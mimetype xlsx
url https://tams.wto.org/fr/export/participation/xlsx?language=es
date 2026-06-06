--- v2 (2026-03-09)
+++ v3 (2026-06-06)
@@ -12,447 +12,473 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Trade Topic</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Host Country</t>
   </si>
   <si>
     <t>Venue</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Activity Type</t>
   </si>
   <si>
     <t>eAR Status</t>
   </si>
   <si>
+    <t>Autres questions</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10897" hreflang="fr"&gt;Atelier 2026 de l&amp;#039;OMC sur les notifications de subventions (première phase)&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>WTO</t>
+  </si>
+  <si>
+    <t>10-11-2026</t>
+  </si>
+  <si>
+    <t>jeu, 11/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours thématique</t>
+  </si>
+  <si>
+    <t>ITTC officer</t>
+  </si>
+  <si>
+    <t>Normes (SPS, OTC)</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10895" hreflang="fr"&gt;COMORES- Atelier national sur la qualité, la normalisation et les mesures SPS / OTC &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Comores</t>
+  </si>
+  <si>
+    <t>Moroni</t>
+  </si>
+  <si>
+    <t>22-06-2026</t>
+  </si>
+  <si>
+    <t>jeu, 06/25/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t>ITTC Director</t>
+  </si>
+  <si>
+    <t>Multi-sujet</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10891" hreflang="fr"&gt;Îles Salomon – Séminaire national de suivi de l’Examen de la politique commerciale et des négociations commerciales à l’OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Îles Salomon</t>
+  </si>
+  <si>
+    <t>Honiara</t>
+  </si>
+  <si>
+    <t>28-09-2026</t>
+  </si>
+  <si>
+    <t>ven, 10/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Approved</t>
+  </si>
+  <si>
+    <t>Commerce des services</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10892" hreflang="fr"&gt;ATELIER RÉGIONAL SUR LE COMMERCE DES SERVICES POUR LES PAYS ARABES&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Émirats arabes unis</t>
+  </si>
+  <si>
+    <t>AMF ABU DHABI</t>
+  </si>
+  <si>
+    <t>mer, 09/30/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Regional course/Workshop</t>
+  </si>
+  <si>
+    <t>Budget Section</t>
+  </si>
+  <si>
+    <t>Mesures correctives commerciales</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10886" hreflang="fr"&gt;Atelier national sur des enquêtes en matière de défense commerciale à l&amp;#039;OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Paraguay</t>
+  </si>
+  <si>
+    <t>Asunción</t>
+  </si>
+  <si>
+    <t>21-07-2026</t>
+  </si>
+  <si>
+    <t>jeu, 07/23/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10885" hreflang="fr"&gt;Cours avancé sur le commerce des services&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>02-11-2026</t>
+  </si>
+  <si>
+    <t>ven, 11/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Compétences en matière de négociations commerciales</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10881" hreflang="fr"&gt;Atelier national de l’OMC sur la théorie et les téchniques de négociation&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Colombie</t>
+  </si>
+  <si>
+    <t>Bogotá</t>
+  </si>
+  <si>
+    <t>27-10-2026</t>
+  </si>
+  <si>
+    <t>ven, 10/30/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10875" hreflang="fr"&gt;Atelier national sur le commerce des services&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Cambodge</t>
+  </si>
+  <si>
+    <t>Phnom Penh</t>
+  </si>
+  <si>
+    <t>10-06-2026</t>
+  </si>
+  <si>
+    <t>ven, 06/12/2026 - 00:00</t>
+  </si>
+  <si>
     <t>Licences d&amp;#039;importation</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10819" hreflang="fr"&gt;Atelier en ligne sur les notifications au titre de l&amp;#039;Accord sur les procédures de licence d&amp;#039;importation pour le Sri Lanka&lt;/a&gt;</t>
-[...11 lines deleted...]
-    <t>Atelier virtuel - National</t>
+    <t>&lt;a href="/fr/node/10873" hreflang="fr"&gt;Atelier de renforcement des capacités sur les licences d’importation et les notifications&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>23-09-2026</t>
+  </si>
+  <si>
+    <t>ven, 09/25/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>TAME(2)</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10865" hreflang="fr"&gt;Atelier national de l&amp;#039;OMC sur la théorie et les techniques de négociation&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Guatemala</t>
+  </si>
+  <si>
+    <t>Guatemala city</t>
+  </si>
+  <si>
+    <t>ven, 07/24/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10868" hreflang="fr"&gt;Atelier à l’intention des responsables des autorités chargées des enquêtes&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>28-10-2026</t>
+  </si>
+  <si>
+    <t>jeu, 10/29/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10866" hreflang="fr"&gt;Atelier national sur le commerce des services et les bonnes pratiques réglementaires&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Guyana</t>
+  </si>
+  <si>
+    <t>Georgetown</t>
+  </si>
+  <si>
+    <t>16-06-2026</t>
+  </si>
+  <si>
+    <t>ven, 06/19/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Agriculture</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10861" hreflang="fr"&gt;Atelier avancé sur les notifications en agriculture &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>01-09-2026</t>
+  </si>
+  <si>
+    <t>ven, 09/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Accord sur les technologies de l&amp;#039;information et accords sectoriels</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10857" hreflang="fr"&gt;Atelier national sur l&amp;#039;extension de l&amp;#039;ITA &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Viet Nam</t>
+  </si>
+  <si>
+    <t>Hanoi</t>
+  </si>
+  <si>
+    <t>08-07-2026</t>
+  </si>
+  <si>
+    <t>ven, 07/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10855" hreflang="fr"&gt;Cours avancé de politique commerciale&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>ven, 12/11/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours avancé de politique commerciale appliqué</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10854" hreflang="fr"&gt;Cours avancé de politique commerciale&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>ven, 10/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10853" hreflang="fr"&gt;Atelier national sur les notifications agricoles&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Chili</t>
+  </si>
+  <si>
+    <t>Santiago de Chile</t>
+  </si>
+  <si>
+    <t>Accès aux marchés pour les marchandises</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10839" hreflang="fr"&gt;Atelier régional sur la résilience de la chaîne d&amp;#039;approvisionnement : utilisation des droits de douane, des licences et des restrictions quantitatives par les Membres de l&amp;#039;OMC pour les pays d&amp;#039;Europe Centrale et Orientale, d&amp;#039;Asie Centrale et du Caucase &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Autriche</t>
+  </si>
+  <si>
+    <t>Joint Vienna Institute, Vienna</t>
+  </si>
+  <si>
+    <t>29-06-2026</t>
+  </si>
+  <si>
+    <t>jeu, 07/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10832" hreflang="fr"&gt;Atelier de l&amp;#039;OMC sur la politique de la concurrence, le commerce et le développement&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10818" hreflang="fr"&gt;Atelier national de l’OMC sur la théorie et les techniques de négociation&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Équateur</t>
+  </si>
+  <si>
+    <t>Quito</t>
+  </si>
+  <si>
+    <t>20-07-2026</t>
+  </si>
+  <si>
+    <t>Ittc Officer</t>
+  </si>
+  <si>
+    <t>Transparence</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10815" hreflang="fr"&gt;Atelier national de notifications&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Timor-Leste</t>
+  </si>
+  <si>
+    <t>Dili</t>
+  </si>
+  <si>
+    <t>08-06-2026</t>
+  </si>
+  <si>
+    <t>jeu, 06/11/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mesures sanitaires et phytosanitaires (SPS)</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10812" hreflang="fr"&gt;Atelier thématique du Comité SPS sur la transparence &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>mar, 06/23/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10805" hreflang="fr"&gt;Cours sur les Éléments clés pour participer au Comité SPS &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>01-10-2026</t>
+  </si>
+  <si>
+    <t>jeu, 11/19/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10800" hreflang="fr"&gt;Atelier national sur l&amp;#039;accord de l&amp;#039;OMC sur l&amp;#039;agriculture et les négociations agricoles&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Nigéria</t>
+  </si>
+  <si>
+    <t>Abuja</t>
+  </si>
+  <si>
+    <t>ven, 06/26/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10792" hreflang="fr"&gt;Conférence annuelle du Programme de Chaires de l&amp;#039;OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Geneva</t>
+  </si>
+  <si>
+    <t>01-07-2026</t>
+  </si>
+  <si>
+    <t>ven, 07/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Global</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10781" hreflang="fr"&gt;Atelier IFC-OMC sur le financement du commerce - Renforcement des capacités des banques et des PME&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Tanzanie</t>
+  </si>
+  <si>
+    <t>Dar es Salaam</t>
+  </si>
+  <si>
+    <t>11-06-2026</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10778" hreflang="fr"&gt;Atelier régional sur le commerce des services pour les membres du CCG &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Arabie saoudite, Royaume dʼ</t>
+  </si>
+  <si>
+    <t>Riyadh</t>
+  </si>
+  <si>
+    <t>07-06-2026</t>
+  </si>
+  <si>
+    <t>mer, 06/10/2026 - 00:00</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
-    <t>Compétences en matière de négociations commerciales</t>
-[...336 lines deleted...]
-CET ATELIER EST REPORTÉ - LES NOUVELLES DATES SERONT COMMUNIQUÉES PROCHAINEMENT&lt;/a&gt;</t>
+    <t>&lt;a href="/fr/node/10557" hreflang="fr"&gt;Atelier régional pour les pays de l&amp;#039;Afrique francophone sur le commerce des services et le commerce digital. &lt;/a&gt;</t>
   </si>
   <si>
     <t>Bénin</t>
   </si>
   <si>
     <t>Cotonou</t>
   </si>
   <si>
-    <t>13-04-2026</t>
-[...2 lines deleted...]
-    <t>ven, 04/17/2026 - 00:00</t>
+    <t>06-07-2026</t>
+  </si>
+  <si>
+    <t>jeu, 07/09/2026 - 00:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -759,714 +785,820 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H25"/>
+  <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H25"/>
+      <selection activeCell="A1" sqref="A1:H29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="80.123" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="84.836" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="372.623" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D2" s="1"/>
+      <c r="D2" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E2" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>46</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="E9" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="F9" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="E9" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G9" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="F10" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E10" s="1" t="s">
+      <c r="G10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>62</v>
-      </c>
-[...7 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="D11" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="E11" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="F11" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D11" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G11" s="1" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F13" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B13" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G13" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E15" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="F15" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G15" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>92</v>
+        <v>20</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>21</v>
+        <v>87</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>64</v>
+        <v>24</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>95</v>
+        <v>20</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>98</v>
+        <v>75</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>43</v>
+        <v>91</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>101</v>
+        <v>56</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>32</v>
+        <v>95</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>45</v>
+        <v>97</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>66</v>
+        <v>10</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>108</v>
+        <v>42</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>109</v>
+        <v>43</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>114</v>
+        <v>43</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>37</v>
+        <v>104</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>23</v>
+        <v>105</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>95</v>
+        <v>20</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>46</v>
+        <v>113</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>76</v>
+        <v>10</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="C27" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="D27" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="D25" s="1" t="s">
+      <c r="E27" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="E25" s="1" t="s">
+      <c r="F27" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="F25" s="1" t="s">
+      <c r="C28" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="G25" s="1" t="s">
+      <c r="D28" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="H25" s="1" t="s">
-        <v>37</v>
+      <c r="H28" s="1" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>