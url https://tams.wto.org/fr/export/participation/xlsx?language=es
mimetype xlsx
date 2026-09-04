--- v3 (2026-06-06)
+++ v4 (2026-09-04)
@@ -12,473 +12,594 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Trade Topic</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Host Country</t>
   </si>
   <si>
     <t>Venue</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Activity Type</t>
   </si>
   <si>
     <t>eAR Status</t>
   </si>
   <si>
-    <t>Autres questions</t>
-[...2 lines deleted...]
-    <t>&lt;a href="/fr/node/10897" hreflang="fr"&gt;Atelier 2026 de l&amp;#039;OMC sur les notifications de subventions (première phase)&lt;/a&gt;</t>
+    <t>Commerce des services</t>
+  </si>
+  <si>
+    <t>Réunion consultative sur l’état de préparation du Cambodge en vue de l’adoption des Disciplines de l’OMC relatives à la réglementation intérieure dans le domaine des services.</t>
+  </si>
+  <si>
+    <t>Cambodge</t>
+  </si>
+  <si>
+    <t>Phnom Penh</t>
+  </si>
+  <si>
+    <t>05-10-2026</t>
+  </si>
+  <si>
+    <t>mar, 10/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t>Budget Section</t>
+  </si>
+  <si>
+    <t>Accession</t>
+  </si>
+  <si>
+    <t>Atelier national sur l'adhésion de l'Ouzbékistan, les exigences de l'OMC en matière de subventions et de commerce d'État.</t>
+  </si>
+  <si>
+    <t>Ouzbékistan</t>
+  </si>
+  <si>
+    <t>Tashkent</t>
+  </si>
+  <si>
+    <t>21-09-2026</t>
+  </si>
+  <si>
+    <t>ven, 09/25/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Approved</t>
+  </si>
+  <si>
+    <t>Accès aux marchés pour les marchandises</t>
+  </si>
+  <si>
+    <t>ATELIER RÉGIONAL VIRTUEL SUR
+LES ÉVOLUTIONS RÉCENTES EN MATIÈRE D'ACCÈS AU MARCHÉ DES BIENS</t>
+  </si>
+  <si>
+    <t>Émirats arabes unis</t>
+  </si>
+  <si>
+    <t>26-10-2026</t>
+  </si>
+  <si>
+    <t>mer, 10/28/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier virtuel - Régional</t>
+  </si>
+  <si>
+    <t>ITTC officer</t>
+  </si>
+  <si>
+    <t>Droits de propriété intellectuelle qui touchent au commerce (ADPIC)</t>
+  </si>
+  <si>
+    <t>Cours exécutif OMPI-OMC sur les questions de propriété intellectuelle</t>
   </si>
   <si>
     <t>Suisse</t>
   </si>
   <si>
+    <t>WTO and WIPO</t>
+  </si>
+  <si>
+    <t>01-02-2027</t>
+  </si>
+  <si>
+    <t>ven, 02/12/2027 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours thématique</t>
+  </si>
+  <si>
+    <t>Division</t>
+  </si>
+  <si>
+    <t>Agriculture</t>
+  </si>
+  <si>
+    <t>Atelier régional de l’OMC sur l’Accord sur l’agriculture, les prescriptions en matière de transparence et les négociations</t>
+  </si>
+  <si>
+    <t>Kenya</t>
+  </si>
+  <si>
+    <t>Nairobi</t>
+  </si>
+  <si>
+    <t>11-11-2026</t>
+  </si>
+  <si>
+    <t>ven, 11/13/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Regional course/Workshop</t>
+  </si>
+  <si>
+    <t>Obstacles techniques au commerce (OTC)</t>
+  </si>
+  <si>
+    <t>Cours sur l' Accord de l'OMC sur les obstacles techniques au commerce</t>
+  </si>
+  <si>
+    <t>Costa Rica</t>
+  </si>
+  <si>
+    <t>San José</t>
+  </si>
+  <si>
+    <t>19-10-2026</t>
+  </si>
+  <si>
+    <t>mer, 10/21/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>46ème cycle de consultations sur l'aide au développement du coton</t>
+  </si>
+  <si>
+    <t>WTO, Geneva</t>
+  </si>
+  <si>
+    <t>lun, 10/26/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Multi-sujet</t>
+  </si>
+  <si>
+    <t>3e atelier de suivi de l’examen des politiques commerciales du Cambodge</t>
+  </si>
+  <si>
+    <t>Mesures correctives commerciales</t>
+  </si>
+  <si>
+    <t>Atelier national sur les mesures de défense commerciale</t>
+  </si>
+  <si>
+    <t>07-09-2026</t>
+  </si>
+  <si>
+    <t>ven, 09/11/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier national sur l’Accord sur l’agriculture et ses notifications</t>
+  </si>
+  <si>
+    <t>Colombie</t>
+  </si>
+  <si>
+    <t>Bogotá</t>
+  </si>
+  <si>
+    <t>01-12-2026</t>
+  </si>
+  <si>
+    <t>jeu, 12/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours régional de politique commerciale à l’intention des fonctionnaires gouvernementaux des Membres  et Observateurs de l'OMC de l'Êurope centrale et orientale, Asie centrale et Caucase.</t>
+  </si>
+  <si>
+    <t>Géorgie</t>
+  </si>
+  <si>
+    <t>Georgian National University</t>
+  </si>
+  <si>
+    <t>09-11-2026</t>
+  </si>
+  <si>
+    <t>ven, 04/23/2027 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours régional de politique commerciale appliqué</t>
+  </si>
+  <si>
+    <t>Atelier national sur le commerce des services pour le développement</t>
+  </si>
+  <si>
+    <t>Belice</t>
+  </si>
+  <si>
+    <t>Belize City</t>
+  </si>
+  <si>
+    <t>jeu, 10/22/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Transparence</t>
+  </si>
+  <si>
+    <t>Atelier national sur la transparence</t>
+  </si>
+  <si>
+    <t>Macao, Chine</t>
+  </si>
+  <si>
+    <t>mer, 09/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Le commerce des services au service du développement en Asie et dans le Pacifique – Conférence et formation régionale destinées à certaines économies</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>Manila</t>
+  </si>
+  <si>
+    <t>28-09-2026</t>
+  </si>
+  <si>
+    <t>jeu, 10/01/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Formation sur les règles de l'OMC dans le cadre des négociations d'accession</t>
+  </si>
+  <si>
     <t>WTO</t>
   </si>
   <si>
+    <t>Atelier national sur l’Accord général sur le commerce des services (AGCS)</t>
+  </si>
+  <si>
+    <t>République dominicaine</t>
+  </si>
+  <si>
+    <t>Santo Domingo</t>
+  </si>
+  <si>
+    <t>jeu, 10/29/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mesures sanitaires et phytosanitaires (SPS)</t>
+  </si>
+  <si>
+    <t>ATELIER SUR L'ACCORD SUR L'APPLICATION DE MESURES SANITAIRES ET PHYTOSANITAIRES</t>
+  </si>
+  <si>
+    <t>Brésil</t>
+  </si>
+  <si>
+    <t>Brasilia</t>
+  </si>
+  <si>
+    <t>Zambie – Atelier national sur le commerce des services au titre du Programme « Commerce des services pour le développement » (TS4D)</t>
+  </si>
+  <si>
+    <t>Zambie</t>
+  </si>
+  <si>
+    <t>Lusaka</t>
+  </si>
+  <si>
+    <t>08-12-2026</t>
+  </si>
+  <si>
+    <t>ven, 12/11/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Règlement des différends</t>
+  </si>
+  <si>
+    <t>Cours avancé sur le règlement des différends</t>
+  </si>
+  <si>
+    <t>23-11-2026</t>
+  </si>
+  <si>
+    <t>ven, 11/27/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Licences d'importation</t>
+  </si>
+  <si>
+    <t>ATELIER NATIONAL SUR LES PROCÉDURES DE LICENCES D’IMPORTATION ET LES NOTIFICATIONS</t>
+  </si>
+  <si>
+    <t>Maroc</t>
+  </si>
+  <si>
+    <t>Rabat</t>
+  </si>
+  <si>
+    <t>27-10-2026</t>
+  </si>
+  <si>
+    <t>OMC/FMI-CEF  régional sur les mesures correctives commerciales pour les pays arabes et du Moyen-Orient</t>
+  </si>
+  <si>
+    <t>Koweït, État du</t>
+  </si>
+  <si>
+    <t>IMF/CEF Center, Kuwait City</t>
+  </si>
+  <si>
+    <t>mer, 11/25/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier de l'OMC sur le commerce des services en faveur du développement des pays les moins avancés (PMA)</t>
+  </si>
+  <si>
+    <t>République démocratique populaire lao</t>
+  </si>
+  <si>
+    <t>Vientiane</t>
+  </si>
+  <si>
+    <t>12-10-2026</t>
+  </si>
+  <si>
+    <t>mer, 10/14/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier de formation aux médias sur l’OMC, le commerce mondial et le multilatéralisme, destiné aux journalistes des pays en développement et des pays les moins avancés (PMA), lors de la Semaine de l’Examen global de l’Aide pour le commerce 2026.</t>
+  </si>
+  <si>
+    <t>ven, 10/30/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier de suivi TPR</t>
+  </si>
+  <si>
+    <t>Belmopan</t>
+  </si>
+  <si>
+    <t>03-11-2026</t>
+  </si>
+  <si>
+    <t>jeu, 11/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier national sur les services, axé sur les négociations et la définition du calendrier des engagements spécifiques</t>
+  </si>
+  <si>
+    <t>République kirghize</t>
+  </si>
+  <si>
+    <t>Bichkek</t>
+  </si>
+  <si>
+    <t>29-09-2026</t>
+  </si>
+  <si>
+    <t>Atelier national sur le commerce électronique et l'intelligence artificielle</t>
+  </si>
+  <si>
+    <t>Chine</t>
+  </si>
+  <si>
+    <t>22-09-2026</t>
+  </si>
+  <si>
+    <t>jeu, 09/24/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours d'introduction à la politique commerciale de l'OMC pour les pays les moins avancés (PMA)</t>
+  </si>
+  <si>
+    <t>ven, 11/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Other global activity</t>
+  </si>
+  <si>
+    <t>ATELIER RÉGIONAL OMC-JVI SUR LES MESURES CORRECTIVES EN MATIÈRE DE COMMERCE: INTRODUCTION AUX DISCIPLINES DE L'OMC RELATIVES AUX MESURES CORRECTIVES, LEUR COMPRÉHENSION ET LEUR APPLICATION</t>
+  </si>
+  <si>
+    <t>Autriche</t>
+  </si>
+  <si>
+    <t>JVI Vienna</t>
+  </si>
+  <si>
+    <t>Programme franco-irlandais pour les missions (FIMiP)</t>
+  </si>
+  <si>
+    <t>02-03-2027</t>
+  </si>
+  <si>
+    <t>mer, 12/15/2027 - 00:00</t>
+  </si>
+  <si>
+    <t>Programme franco-irlandais pour les missions</t>
+  </si>
+  <si>
+    <t>Ittc Officer</t>
+  </si>
+  <si>
+    <t>Programme de valorisation des talents des Pays-Bas (NTP)</t>
+  </si>
+  <si>
+    <t>Programme de valorisation des talents des Pays-Bas</t>
+  </si>
+  <si>
+    <t>Statistiques</t>
+  </si>
+  <si>
+    <t>Académie sur les statistiques du commerce des services - Priorité aux PMA</t>
+  </si>
+  <si>
+    <t>ven, 10/16/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier 2026 de l'OMC sur les notifications de subventions (première phase)</t>
+  </si>
+  <si>
     <t>10-11-2026</t>
   </si>
   <si>
     <t>jeu, 11/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Cours thématique</t>
-[...32 lines deleted...]
-    <t>&lt;a href="/fr/node/10891" hreflang="fr"&gt;Îles Salomon – Séminaire national de suivi de l’Examen de la politique commerciale et des négociations commerciales à l’OMC&lt;/a&gt;</t>
+    <t>Îles Salomon – Séminaire national des négociations commerciales à l’OMC</t>
   </si>
   <si>
     <t>Îles Salomon</t>
   </si>
   <si>
     <t>Honiara</t>
   </si>
   <si>
-    <t>28-09-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>ven, 10/02/2026 - 00:00</t>
   </si>
   <si>
-    <t>Approved</t>
-[...8 lines deleted...]
-    <t>Émirats arabes unis</t>
+    <t>ATELIER RÉGIONAL VIRTUEL SUR LE COMMERCE DES SERVICES POUR LES PAYS ARABES</t>
   </si>
   <si>
     <t>AMF ABU DHABI</t>
   </si>
   <si>
     <t>mer, 09/30/2026 - 00:00</t>
   </si>
   <si>
-    <t>Regional course/Workshop</t>
-[...23 lines deleted...]
-    <t>&lt;a href="/fr/node/10885" hreflang="fr"&gt;Cours avancé sur le commerce des services&lt;/a&gt;</t>
+    <t>Cours avancé sur le commerce des services</t>
   </si>
   <si>
     <t>02-11-2026</t>
   </si>
   <si>
-    <t>ven, 11/06/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Compétences en matière de négociations commerciales</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10881" hreflang="fr"&gt;Atelier national de l’OMC sur la théorie et les téchniques de négociation&lt;/a&gt;</t>
-[...32 lines deleted...]
-    <t>&lt;a href="/fr/node/10873" hreflang="fr"&gt;Atelier de renforcement des capacités sur les licences d’importation et les notifications&lt;/a&gt;</t>
+    <t>Atelier national de l’OMC sur la théorie et les téchniques de négociation</t>
+  </si>
+  <si>
+    <t>Atelier de renforcement des capacités sur les licences d’importation et les notifications</t>
   </si>
   <si>
     <t>23-09-2026</t>
   </si>
   <si>
-    <t>ven, 09/25/2026 - 00:00</t>
-[...17 lines deleted...]
-    <t>&lt;a href="/fr/node/10868" hreflang="fr"&gt;Atelier à l’intention des responsables des autorités chargées des enquêtes&lt;/a&gt;</t>
+    <t>Atelier à l’intention des responsables des autorités chargées des enquêtes</t>
   </si>
   <si>
     <t>28-10-2026</t>
   </si>
   <si>
-    <t>jeu, 10/29/2026 - 00:00</t>
-[...134 lines deleted...]
-    <t>&lt;a href="/fr/node/10805" hreflang="fr"&gt;Cours sur les Éléments clés pour participer au Comité SPS &lt;/a&gt;</t>
+    <t>Subventions à la pêche</t>
+  </si>
+  <si>
+    <t>Atelier de l'OMC sur les subventions à la pêche pour les Membres PMA</t>
+  </si>
+  <si>
+    <t>Cours sur les Éléments clés pour participer au Comité SPS</t>
   </si>
   <si>
     <t>01-10-2026</t>
   </si>
   <si>
     <t>jeu, 11/19/2026 - 00:00</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10800" hreflang="fr"&gt;Atelier national sur l&amp;#039;accord de l&amp;#039;OMC sur l&amp;#039;agriculture et les négociations agricoles&lt;/a&gt;</t>
-[...38 lines deleted...]
-    <t>&lt;a href="/fr/node/10778" hreflang="fr"&gt;Atelier régional sur le commerce des services pour les membres du CCG &lt;/a&gt;</t>
+    <t>Atelier sur l'accord relatif aux aspects des droits de propriété intellectuelle qui touchent au commerce (ADPIC) avec un accent sur la graduation des PMAs et les questions de commerce et de santé publique</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>Dhaka</t>
+  </si>
+  <si>
+    <t>CCG-OMC Atelier régional sur les compétences en matière de négociation commerciale</t>
   </si>
   <si>
     <t>Arabie saoudite, Royaume dʼ</t>
   </si>
   <si>
     <t>Riyadh</t>
   </si>
   <si>
-    <t>07-06-2026</t>
-[...20 lines deleted...]
-    <t>jeu, 07/09/2026 - 00:00</t>
+    <t>13-09-2026</t>
+  </si>
+  <si>
+    <t>mer, 09/16/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Marchés publics</t>
+  </si>
+  <si>
+    <t>Atelier national sur l'accord relatif aux marchés publics (GPA) 2012</t>
+  </si>
+  <si>
+    <t>Bishkek</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -785,65 +906,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H29"/>
+  <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H29"/>
+      <selection activeCell="A1" sqref="A1:H44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="84.836" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="290.072" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
@@ -875,730 +996,1114 @@
       </c>
       <c r="H2" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C4" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="D4" s="1"/>
+      <c r="E4" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="F4" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E4" s="1" t="s">
+      <c r="G4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="1" t="s">
+      <c r="H4" s="1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="E5" s="1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>42</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E10" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="F10" s="1" t="s">
         <v>59</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="B11" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E11" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="F11" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D11" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G11" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>68</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>69</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>73</v>
+        <v>49</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="D14" s="1"/>
       <c r="E14" s="1" t="s">
-        <v>77</v>
+        <v>58</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>78</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="C15" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="D15" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="E15" s="1" t="s">
+      <c r="F15" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="F15" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="1" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B16" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" s="1" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>86</v>
+        <v>43</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>87</v>
+        <v>36</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="B17" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" s="1" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>89</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>87</v>
+        <v>14</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>97</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>98</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>24</v>
+        <v>99</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>42</v>
+        <v>101</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>43</v>
+        <v>102</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>47</v>
+        <v>103</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>43</v>
+        <v>89</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>104</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>105</v>
+        <v>56</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>111</v>
+        <v>8</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>20</v>
+        <v>115</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>75</v>
+        <v>54</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>118</v>
+        <v>72</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>20</v>
+        <v>121</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>10</v>
+        <v>124</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>124</v>
+        <v>83</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="D27" s="1" t="s">
         <v>128</v>
       </c>
+      <c r="D27" s="1"/>
       <c r="E27" s="1" t="s">
         <v>129</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>57</v>
+        <v>130</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>131</v>
+        <v>32</v>
       </c>
       <c r="D28" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F28" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="E28" s="1" t="s">
+      <c r="G28" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="F28" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H28" s="1" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="B29" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="E29" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B30" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="C30" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E30" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="E29" s="1" t="s">
+      <c r="F30" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="F29" s="1" t="s">
+      <c r="G30" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="G29" s="1" t="s">
+      <c r="H30" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="H29" s="1" t="s">
+      <c r="H32" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="1" t="s">
         <v>30</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>