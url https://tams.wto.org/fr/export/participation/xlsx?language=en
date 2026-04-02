--- v1 (2026-01-22)
+++ v2 (2026-04-02)
@@ -12,341 +12,453 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Trade Topic</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Host Country</t>
   </si>
   <si>
     <t>Venue</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Activity Type</t>
   </si>
   <si>
     <t>eAR Status</t>
   </si>
   <si>
-    <t>Facilitation de l&amp;#039;investissement pour le développement (FID)</t>
-[...14 lines deleted...]
-    <t>ven, 02/06/2026 - 00:00</t>
+    <t>Accession</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10845" hreflang="fr"&gt;ATELIER SUR LA PRÉPARATION DE LA 7e RÉUNION DU GROUPE DE TRAVAIL &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Éthiopie</t>
+  </si>
+  <si>
+    <t>Addis Ababa</t>
+  </si>
+  <si>
+    <t>08-04-2026</t>
+  </si>
+  <si>
+    <t>jeu, 04/09/2026 - 00:00</t>
   </si>
   <si>
     <t>National</t>
   </si>
   <si>
-    <t>TAME(1)</t>
+    <t>Approved</t>
+  </si>
+  <si>
+    <t>Environnement</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10843" hreflang="fr"&gt;Atelier en ligne sur le commerce et l&amp;#039;environnement&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>El Salvador</t>
+  </si>
+  <si>
+    <t>09-04-2026</t>
+  </si>
+  <si>
+    <t>ven, 04/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier virtuel - National</t>
+  </si>
+  <si>
+    <t>Division</t>
+  </si>
+  <si>
+    <t>Accès aux marchés pour les marchandises</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10839" hreflang="fr"&gt;Atelier régional sur la résilience de la chaîne d&amp;#039;approvisionnement : utilisation des droits de douane, des licences et des restrictions quantitatives par les Membres de l&amp;#039;OMC pour les pays d&amp;#039;Europe Centrale et Orientale, d&amp;#039;Asie Centrale et du Caucase &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Autriche</t>
+  </si>
+  <si>
+    <t>Joint Vienna Institute, Vienna</t>
+  </si>
+  <si>
+    <t>29-06-2026</t>
+  </si>
+  <si>
+    <t>jeu, 07/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Regional course/Workshop</t>
   </si>
   <si>
     <t>Multi-sujet</t>
   </si>
   <si>
+    <t>&lt;a href="/fr/node/10832" hreflang="fr"&gt;Atelier de l&amp;#039;OMC sur la politique de la concurrence, le commerce et le développement&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>WTO</t>
+  </si>
+  <si>
+    <t>21-07-2026</t>
+  </si>
+  <si>
+    <t>jeu, 07/23/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours thématique</t>
+  </si>
+  <si>
+    <t>Commerce des services</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10831" hreflang="fr"&gt;Atelier nationale sur le commerce des services et le commerce digital.&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Saint-Kitts-et-Nevis</t>
+  </si>
+  <si>
+    <t>Basseterre</t>
+  </si>
+  <si>
+    <t>12-10-2026</t>
+  </si>
+  <si>
+    <t>jeu, 10/15/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mesures correctives commerciales</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10830" hreflang="fr"&gt;Atelier national sur les les mesures correctives commerciales&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Paraguay</t>
+  </si>
+  <si>
+    <t>Asunción</t>
+  </si>
+  <si>
+    <t>20-07-2026</t>
+  </si>
+  <si>
+    <t>mer, 07/22/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Compétences en matière de négociations commerciales</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10818" hreflang="fr"&gt;Atelier national de l’OMC sur la théorie et les techniques de négociation&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Équateur</t>
+  </si>
+  <si>
+    <t>Quito</t>
+  </si>
+  <si>
+    <t>Ittc Officer</t>
+  </si>
+  <si>
+    <t>Transparence</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10815" hreflang="fr"&gt;Atelier national de notifications&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Timor-Leste</t>
+  </si>
+  <si>
+    <t>Dili</t>
+  </si>
+  <si>
+    <t>08-06-2026</t>
+  </si>
+  <si>
+    <t>jeu, 06/11/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Agriculture</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10816" hreflang="fr"&gt;45ème cycle de consultations sur l&amp;#039;aide au développement du coton&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>WTO, Geneva</t>
+  </si>
+  <si>
+    <t>04-05-2026</t>
+  </si>
+  <si>
+    <t>lun, 05/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Normes (SPS, OTC)</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10813" hreflang="fr"&gt;Atelier sur l&amp;#039;Accord sur l&amp;#039;application des mesures sanitaires et phytosanitaires (SPS) et l&amp;#039;Accord sur les obstacles techniques au commerce (OTC)&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>27-05-2026</t>
+  </si>
+  <si>
+    <t>ven, 05/29/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10794" hreflang="fr"&gt;Atelier national sur les notifications à l&amp;#039;OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Tanzanie</t>
+  </si>
+  <si>
+    <t>Dodoma, Tanzania</t>
+  </si>
+  <si>
+    <t>21-04-2026</t>
+  </si>
+  <si>
+    <t>ven, 04/24/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mesures sanitaires et phytosanitaires (SPS)</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10812" hreflang="fr"&gt;Atelier thématique du Comité SPS sur la transparence &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>22-06-2026</t>
+  </si>
+  <si>
+    <t>mar, 06/23/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Subventions à la pêche</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10808" hreflang="fr"&gt;Atelier de l&amp;#039;OMC sur les subventions à la pêche pour les Membres PMA&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>15-06-2026</t>
+  </si>
+  <si>
+    <t>jeu, 06/18/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10805" hreflang="fr"&gt;Cours sur les Éléments clés pour participer au Comité SPS &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>01-10-2026</t>
+  </si>
+  <si>
+    <t>jeu, 11/19/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Droits de propriété intellectuelle qui touchent au commerce (ADPIC)</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10775" hreflang="fr"&gt;Atelier sur l&amp;#039;accord relatif aux aspects des droits de propriété intellectuelle qui touchent au commerce (ADPIC) avec un accent sur la graduation des PMAs et les questions de commerce et de santé publique&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>Dhaka</t>
+  </si>
+  <si>
+    <t>jeu, 05/07/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10800" hreflang="fr"&gt;Atelier national sur l&amp;#039;accord de l&amp;#039;OMC sur l&amp;#039;agriculture et les négociations agricoles&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Nigéria</t>
+  </si>
+  <si>
+    <t>Abuja</t>
+  </si>
+  <si>
+    <t>ven, 06/26/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10792" hreflang="fr"&gt;Conférence annuelle du Programme de Chaires de l&amp;#039;OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Geneva</t>
+  </si>
+  <si>
+    <t>01-07-2026</t>
+  </si>
+  <si>
+    <t>ven, 07/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Global</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10787" hreflang="fr"&gt;ATELIER NATIONAL SUR LES COMPÉTENCES EN MATIÈRE DE NÉGOCIATIONS COMMERCIALES&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Omán</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muscat </t>
+  </si>
+  <si>
+    <t>19-04-2026</t>
+  </si>
+  <si>
+    <t>mer, 04/22/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ITTC officer</t>
+  </si>
+  <si>
     <t>&lt;a href="/fr/node/10783" hreflang="fr"&gt;Cours d&amp;#039;introduction à la politique commerciale de l&amp;#039;OMC pour les PMA&lt;/a&gt;</t>
   </si>
   <si>
-    <t>Suisse</t>
-[...4 lines deleted...]
-  <si>
     <t>20-04-2026</t>
   </si>
   <si>
     <t>ven, 05/08/2026 - 00:00</t>
   </si>
   <si>
     <t>Other global activity</t>
   </si>
   <si>
-    <t>Ittc Officer</t>
-[...1 lines deleted...]
-  <si>
     <t>Autres questions</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10781" hreflang="fr"&gt;Atelier sur le financement du commerce - Renforcement des capacités des banques et des PME&lt;/a&gt;</t>
-[...2 lines deleted...]
-    <t>Tanzanie</t>
+    <t>&lt;a href="/fr/node/10781" hreflang="fr"&gt;Atelier IFC-OMC sur le financement du commerce - Renforcement des capacités des banques et des PME&lt;/a&gt;</t>
   </si>
   <si>
     <t>Dar es Salaam</t>
   </si>
   <si>
     <t>11-06-2026</t>
   </si>
   <si>
     <t>ven, 06/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>ITTC officer</t>
-[...4 lines deleted...]
-  <si>
     <t>&lt;a href="/fr/node/10782" hreflang="fr"&gt;Atelier sur la mise en œuvre de l&amp;#039;article 66.2 de l&amp;#039;Accord sur les ADPIC: Incitations pour le Transfert de Technologie vers les PMA&lt;/a&gt;</t>
   </si>
   <si>
-    <t>21-04-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>jeu, 04/23/2026 - 00:00</t>
   </si>
   <si>
-    <t>Cours thématique</t>
-[...11 lines deleted...]
-    <t>Omán</t>
+    <t>&lt;a href="/fr/node/10773" hreflang="fr"&gt;Atelier National sur SPS-TBT&lt;/a&gt;</t>
   </si>
   <si>
     <t>Muscat</t>
   </si>
   <si>
     <t>05-04-2026</t>
   </si>
   <si>
     <t>mar, 04/07/2026 - 00:00</t>
   </si>
   <si>
-    <t>Accession</t>
-[...37 lines deleted...]
-  <si>
     <t>&lt;a href="/fr/node/10756" hreflang="fr"&gt;Atelier national sur les mécanismes de transparence et les notifications&lt;/a&gt;</t>
   </si>
   <si>
     <t>Kazakhstan</t>
   </si>
   <si>
     <t>Astana</t>
   </si>
   <si>
-    <t>24-02-2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Marchés publics</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10757" hreflang="fr"&gt;Atelier mondial avancé sur l&amp;#039;Accord des Marchés Publics (AMP) 2012&lt;/a&gt;</t>
   </si>
   <si>
-    <t>ven, 04/24/2026 - 00:00</t>
-[...68 lines deleted...]
-    <t>&lt;a href="/fr/node/10557" hreflang="fr"&gt;Atelier régional pour les pays de l&amp;#039;Afrique francophone sur le commerce des services et le commerce digital. &lt;/a&gt;</t>
+    <t>&lt;a href="/fr/node/10645" hreflang="fr"&gt;Atelier national sur les exigences de notification de l&amp;#039;OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Dhaka (TBC)</t>
+  </si>
+  <si>
+    <t>27-04-2026</t>
+  </si>
+  <si>
+    <t>jeu, 04/30/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10557" hreflang="fr"&gt;Atelier régional pour les pays de l&amp;#039;Afrique francophone sur le commerce des services et le commerce digital. &lt;br /&gt;
+CET ATELIER EST REPORTÉ - LES NOUVELLES DATES SERONT COMMUNIQUÉES PROCHAINEMENT&lt;/a&gt;</t>
   </si>
   <si>
     <t>Bénin</t>
   </si>
   <si>
     <t>Cotonou</t>
   </si>
   <si>
     <t>13-04-2026</t>
   </si>
   <si>
     <t>ven, 04/17/2026 - 00:00</t>
-  </si>
-[...16 lines deleted...]
-    <t>mer, 02/18/2026 - 00:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -653,65 +765,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H17"/>
+  <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H17"/>
+      <selection activeCell="A1" sqref="A1:H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="80.123" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="260.651" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="372.623" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
@@ -733,423 +845,685 @@
         <v>11</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="D3" s="1"/>
+      <c r="E3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="F3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="G3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" s="1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C4" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="D4" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="E4" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E4" s="1" t="s">
+      <c r="F4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="1" t="s">
+      <c r="G4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="G4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4" s="1" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" s="1" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>47</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>48</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D8" s="1"/>
+      <c r="D8" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="E8" s="1" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="F8" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="C9" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="E9" s="1" t="s">
+      <c r="F9" s="1" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" s="1" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="D11" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E11" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="E11" s="1" t="s">
+      <c r="F11" s="1" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>74</v>
+        <v>14</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="C13" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="F13" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D13" s="1"/>
-[...5 lines deleted...]
-      </c>
       <c r="G13" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>16</v>
+        <v>78</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D14" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="1" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>81</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>82</v>
+        <v>36</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>16</v>
+        <v>74</v>
       </c>
       <c r="B15" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F15" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>84</v>
+        <v>36</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E16" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="F16" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="1" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>85</v>
+        <v>60</v>
       </c>
       <c r="B17" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="E17" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F17" s="1" t="s">
         <v>93</v>
-      </c>
-[...7 lines deleted...]
-        <v>96</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H27" s="1" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>