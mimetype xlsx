--- v2 (2026-04-02)
+++ v3 (2026-06-21)
@@ -12,453 +12,431 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>Trade Topic</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Host Country</t>
   </si>
   <si>
     <t>Venue</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Activity Type</t>
   </si>
   <si>
     <t>eAR Status</t>
   </si>
   <si>
-    <t>Accession</t>
-[...14 lines deleted...]
-    <t>jeu, 04/09/2026 - 00:00</t>
+    <t>Statistiques</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10904" hreflang="fr"&gt;Académie sur les statistiques du commerce des services pour les PMA.&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>WTO</t>
+  </si>
+  <si>
+    <t>12-10-2026</t>
+  </si>
+  <si>
+    <t>ven, 10/16/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours thématique</t>
+  </si>
+  <si>
+    <t>Division</t>
+  </si>
+  <si>
+    <t>Multi-sujet</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10900" hreflang="fr"&gt;Atelier national sur les principes généraux de l&amp;#039;OMC et les négociations commerciales&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Cameroun</t>
+  </si>
+  <si>
+    <t>Yaounde</t>
+  </si>
+  <si>
+    <t>07-07-2026</t>
+  </si>
+  <si>
+    <t>ven, 07/10/2026 - 00:00</t>
   </si>
   <si>
     <t>National</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
-    <t>Environnement</t>
-[...17 lines deleted...]
-    <t>Division</t>
+    <t>Règlement des différends</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10898" hreflang="fr"&gt;Parrainage de l&amp;#039;OMC du Tour Final Oral du concours John H. Jackson Moot Court sur les règles de l&amp;#039;OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>WTO, Geneva</t>
+  </si>
+  <si>
+    <t>23-06-2026</t>
+  </si>
+  <si>
+    <t>sam, 06/27/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>AT d&amp;#039;autres institutions - Globale</t>
+  </si>
+  <si>
+    <t>Mesures correctives commerciales</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10897" hreflang="fr"&gt;Atelier 2026 de l&amp;#039;OMC sur les notifications de subventions (première phase)&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>10-11-2026</t>
+  </si>
+  <si>
+    <t>jeu, 11/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Logistics</t>
+  </si>
+  <si>
+    <t>Normes (SPS, OTC)</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10895" hreflang="fr"&gt;COMORES- Atelier national sur la qualité, la normalisation et les mesures SPS / OTC &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Comores</t>
+  </si>
+  <si>
+    <t>Moroni</t>
+  </si>
+  <si>
+    <t>22-06-2026</t>
+  </si>
+  <si>
+    <t>jeu, 06/25/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10891" hreflang="fr"&gt;Îles Salomon – Séminaire national de suivi de l’Examen de la politique commerciale et des négociations commerciales à l’OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Îles Salomon</t>
+  </si>
+  <si>
+    <t>Honiara</t>
+  </si>
+  <si>
+    <t>28-09-2026</t>
+  </si>
+  <si>
+    <t>ven, 10/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Commerce des services</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10892" hreflang="fr"&gt;ATELIER RÉGIONAL SUR LE COMMERCE DES SERVICES POUR LES PAYS ARABES&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Émirats arabes unis</t>
+  </si>
+  <si>
+    <t>AMF ABU DHABI</t>
+  </si>
+  <si>
+    <t>mer, 09/30/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Regional course/Workshop</t>
+  </si>
+  <si>
+    <t>ITTC Director</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10886" hreflang="fr"&gt;Atelier national sur des enquêtes en matière de défense commerciale à l&amp;#039;OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Paraguay</t>
+  </si>
+  <si>
+    <t>Asunción</t>
+  </si>
+  <si>
+    <t>21-07-2026</t>
+  </si>
+  <si>
+    <t>jeu, 07/23/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10885" hreflang="fr"&gt;Cours avancé sur le commerce des services&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>02-11-2026</t>
+  </si>
+  <si>
+    <t>ven, 11/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Compétences en matière de négociations commerciales</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10881" hreflang="fr"&gt;Atelier national de l’OMC sur la théorie et les téchniques de négociation&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Colombie</t>
+  </si>
+  <si>
+    <t>Bogotá</t>
+  </si>
+  <si>
+    <t>27-10-2026</t>
+  </si>
+  <si>
+    <t>ven, 10/30/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Licences d&amp;#039;importation</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10873" hreflang="fr"&gt;Atelier de renforcement des capacités sur les licences d’importation et les notifications&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>23-09-2026</t>
+  </si>
+  <si>
+    <t>ven, 09/25/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10865" hreflang="fr"&gt;Atelier national de l&amp;#039;OMC sur la théorie et les techniques de négociation&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Guatemala</t>
+  </si>
+  <si>
+    <t>Guatemala city</t>
+  </si>
+  <si>
+    <t>ven, 07/24/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10868" hreflang="fr"&gt;Atelier à l’intention des responsables des autorités chargées des enquêtes&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>28-10-2026</t>
+  </si>
+  <si>
+    <t>jeu, 10/29/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Agriculture</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10861" hreflang="fr"&gt;Atelier avancé sur les notifications en agriculture &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>01-09-2026</t>
+  </si>
+  <si>
+    <t>ven, 09/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Accord sur les technologies de l&amp;#039;information et accords sectoriels</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10857" hreflang="fr"&gt;Atelier national sur l&amp;#039;extension de l&amp;#039;ITA &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Viet Nam</t>
+  </si>
+  <si>
+    <t>Hanoi</t>
+  </si>
+  <si>
+    <t>08-07-2026</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10855" hreflang="fr"&gt;Cours avancé de politique commerciale&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>ven, 12/11/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours avancé de politique commerciale appliqué</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10854" hreflang="fr"&gt;Cours avancé de politique commerciale&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>ven, 10/09/2026 - 00:00</t>
   </si>
   <si>
     <t>Accès aux marchés pour les marchandises</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10839" hreflang="fr"&gt;Atelier régional sur la résilience de la chaîne d&amp;#039;approvisionnement : utilisation des droits de douane, des licences et des restrictions quantitatives par les Membres de l&amp;#039;OMC pour les pays d&amp;#039;Europe Centrale et Orientale, d&amp;#039;Asie Centrale et du Caucase &lt;/a&gt;</t>
   </si>
   <si>
     <t>Autriche</t>
   </si>
   <si>
     <t>Joint Vienna Institute, Vienna</t>
   </si>
   <si>
     <t>29-06-2026</t>
   </si>
   <si>
     <t>jeu, 07/02/2026 - 00:00</t>
   </si>
   <si>
-    <t>Regional course/Workshop</t>
-[...4 lines deleted...]
-  <si>
     <t>&lt;a href="/fr/node/10832" hreflang="fr"&gt;Atelier de l&amp;#039;OMC sur la politique de la concurrence, le commerce et le développement&lt;/a&gt;</t>
   </si>
   <si>
-    <t>Suisse</t>
-[...41 lines deleted...]
-    <t>Asunción</t>
+    <t>&lt;a href="/fr/node/10818" hreflang="fr"&gt;Atelier national de l’OMC sur la théorie et les techniques de négociation&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Équateur</t>
+  </si>
+  <si>
+    <t>Quito</t>
   </si>
   <si>
     <t>20-07-2026</t>
   </si>
   <si>
-    <t>mer, 07/22/2026 - 00:00</t>
-[...13 lines deleted...]
-  <si>
     <t>Ittc Officer</t>
   </si>
   <si>
-    <t>Transparence</t>
-[...58 lines deleted...]
-  <si>
     <t>Mesures sanitaires et phytosanitaires (SPS)</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10812" hreflang="fr"&gt;Atelier thématique du Comité SPS sur la transparence &lt;/a&gt;</t>
   </si>
   <si>
-    <t>22-06-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>mar, 06/23/2026 - 00:00</t>
   </si>
   <si>
-    <t>Subventions à la pêche</t>
-[...10 lines deleted...]
-  <si>
     <t>&lt;a href="/fr/node/10805" hreflang="fr"&gt;Cours sur les Éléments clés pour participer au Comité SPS &lt;/a&gt;</t>
   </si>
   <si>
     <t>01-10-2026</t>
   </si>
   <si>
     <t>jeu, 11/19/2026 - 00:00</t>
   </si>
   <si>
-    <t>Droits de propriété intellectuelle qui touchent au commerce (ADPIC)</t>
-[...13 lines deleted...]
-  <si>
     <t>&lt;a href="/fr/node/10800" hreflang="fr"&gt;Atelier national sur l&amp;#039;accord de l&amp;#039;OMC sur l&amp;#039;agriculture et les négociations agricoles&lt;/a&gt;</t>
   </si>
   <si>
     <t>Nigéria</t>
   </si>
   <si>
     <t>Abuja</t>
   </si>
   <si>
     <t>ven, 06/26/2026 - 00:00</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10792" hreflang="fr"&gt;Conférence annuelle du Programme de Chaires de l&amp;#039;OMC&lt;/a&gt;</t>
   </si>
   <si>
     <t>Geneva</t>
   </si>
   <si>
     <t>01-07-2026</t>
   </si>
   <si>
     <t>ven, 07/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Global</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10787" hreflang="fr"&gt;ATELIER NATIONAL SUR LES COMPÉTENCES EN MATIÈRE DE NÉGOCIATIONS COMMERCIALES&lt;/a&gt;</t>
-[...90 lines deleted...]
-CET ATELIER EST REPORTÉ - LES NOUVELLES DATES SERONT COMMUNIQUÉES PROCHAINEMENT&lt;/a&gt;</t>
+    <t>&lt;a href="/fr/node/10557" hreflang="fr"&gt;Atelier régional pour les pays de l&amp;#039;Afrique francophone sur le commerce des services et le commerce digital. &lt;/a&gt;</t>
   </si>
   <si>
     <t>Bénin</t>
   </si>
   <si>
     <t>Cotonou</t>
   </si>
   <si>
-    <t>13-04-2026</t>
-[...2 lines deleted...]
-    <t>ven, 04/17/2026 - 00:00</t>
+    <t>06-07-2026</t>
+  </si>
+  <si>
+    <t>jeu, 07/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/9685" hreflang="fr"&gt;Atelier national sur les bases de données OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Sénégal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dakar </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -773,58 +751,58 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="84.836" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="372.623" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -845,686 +823,688 @@
         <v>11</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="1"/>
+      <c r="D3" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="F5" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="G5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>34</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="D6" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="E6" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="F6" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E6" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G6" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="E7" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="F7" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D7" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G7" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="E8" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="F8" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="G8" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="H8" s="1" t="s">
         <v>52</v>
-      </c>
-[...10 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="E9" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="F9" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="E9" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G9" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G10" s="1" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E11" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="F11" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G11" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="F12" s="1" t="s">
         <v>70</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F13" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B13" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G13" s="1" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="E16" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F16" s="1" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>91</v>
+        <v>10</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>76</v>
+        <v>39</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>14</v>
+        <v>89</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>96</v>
+        <v>39</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>106</v>
+        <v>56</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>107</v>
+        <v>57</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>109</v>
+        <v>61</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>113</v>
+        <v>57</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>65</v>
+        <v>104</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>20</v>
+        <v>113</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>123</v>
+        <v>16</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>33</v>
+        <v>115</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>73</v>
+        <v>117</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>36</v>
+        <v>118</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>132</v>
+        <v>116</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>133</v>
+        <v>97</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>