--- v3 (2026-06-21)
+++ v4 (2026-08-20)
@@ -12,431 +12,518 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Trade Topic</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Host Country</t>
   </si>
   <si>
     <t>Venue</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Activity Type</t>
   </si>
   <si>
     <t>eAR Status</t>
   </si>
   <si>
+    <t>Multi-sujet</t>
+  </si>
+  <si>
+    <t>3e atelier de suivi de l’examen des politiques commerciales du Cambodge</t>
+  </si>
+  <si>
+    <t>Cambodge</t>
+  </si>
+  <si>
+    <t>Phnom Penh</t>
+  </si>
+  <si>
+    <t>19-10-2026</t>
+  </si>
+  <si>
+    <t>mer, 10/21/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t>Division</t>
+  </si>
+  <si>
+    <t>Mesures correctives commerciales</t>
+  </si>
+  <si>
+    <t>Atelier national sur les mesures de défense commerciale</t>
+  </si>
+  <si>
+    <t>Ouzbékistan</t>
+  </si>
+  <si>
+    <t>Tashkent</t>
+  </si>
+  <si>
+    <t>14-09-2026</t>
+  </si>
+  <si>
+    <t>ven, 09/18/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Approved</t>
+  </si>
+  <si>
+    <t>Agriculture</t>
+  </si>
+  <si>
+    <t>Atelier national sur l’Accord sur l’agriculture et ses notifications</t>
+  </si>
+  <si>
+    <t>Colombie</t>
+  </si>
+  <si>
+    <t>Bogotá</t>
+  </si>
+  <si>
+    <t>01-12-2026</t>
+  </si>
+  <si>
+    <t>jeu, 12/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Commerce des services</t>
+  </si>
+  <si>
+    <t>Atelier national sur le commerce des services pour le développement</t>
+  </si>
+  <si>
+    <t>Belice</t>
+  </si>
+  <si>
+    <t>Belize City</t>
+  </si>
+  <si>
+    <t>jeu, 10/22/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Transparence</t>
+  </si>
+  <si>
+    <t>Atelier national sur la transparence</t>
+  </si>
+  <si>
+    <t>Macao, Chine</t>
+  </si>
+  <si>
+    <t>07-09-2026</t>
+  </si>
+  <si>
+    <t>mer, 09/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ITTC officer</t>
+  </si>
+  <si>
+    <t>Le commerce des services au service du développement en Asie et dans le Pacifique – Conférence et formation régionale destinées à certaines économies</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>Manila</t>
+  </si>
+  <si>
+    <t>28-09-2026</t>
+  </si>
+  <si>
+    <t>jeu, 10/01/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Regional course/Workshop</t>
+  </si>
+  <si>
+    <t>TAME(1)</t>
+  </si>
+  <si>
+    <t>Accession</t>
+  </si>
+  <si>
+    <t>Formation sur les règles de l'OMC dans le cadre des négociations d'accession</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>WTO</t>
+  </si>
+  <si>
+    <t>09-11-2026</t>
+  </si>
+  <si>
+    <t>ven, 11/13/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours thématique</t>
+  </si>
+  <si>
+    <t>Logistics</t>
+  </si>
+  <si>
+    <t>Atelier national sur l’Accord général sur le commerce des services (AGCS)</t>
+  </si>
+  <si>
+    <t>République dominicaine</t>
+  </si>
+  <si>
+    <t>26-10-2026</t>
+  </si>
+  <si>
+    <t>jeu, 10/29/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mesures sanitaires et phytosanitaires (SPS)</t>
+  </si>
+  <si>
+    <t>ATELIER SUR L'ACCORD SUR L'APPLICATION DE MESURES SANITAIRES ET PHYTOSANITAIRES</t>
+  </si>
+  <si>
+    <t>Brésil</t>
+  </si>
+  <si>
+    <t>Brasilia</t>
+  </si>
+  <si>
+    <t>Zambie – Atelier national sur le commerce des services au titre du Programme « Commerce des services pour le développement » (TS4D)</t>
+  </si>
+  <si>
+    <t>Zambie</t>
+  </si>
+  <si>
+    <t>Lusaka</t>
+  </si>
+  <si>
+    <t>08-12-2026</t>
+  </si>
+  <si>
+    <t>ven, 12/11/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Règlement des différends</t>
+  </si>
+  <si>
+    <t>Cours avancé sur le règlement des différends</t>
+  </si>
+  <si>
+    <t>23-11-2026</t>
+  </si>
+  <si>
+    <t>ven, 11/27/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Licences d'importation</t>
+  </si>
+  <si>
+    <t>ATELIER NATIONAL SUR LES PROCÉDURES DE LICENCES D’IMPORTATION ET LES NOTIFICATIONS</t>
+  </si>
+  <si>
+    <t>Maroc</t>
+  </si>
+  <si>
+    <t>Rabat</t>
+  </si>
+  <si>
+    <t>27-10-2026</t>
+  </si>
+  <si>
+    <t>OMC/FMI-CEF  régional sur les mesures correctives commerciales pour les pays arabes et du Moyen-Orient</t>
+  </si>
+  <si>
+    <t>Koweït, État du</t>
+  </si>
+  <si>
+    <t>IMF/CEF Center, Kuwait City</t>
+  </si>
+  <si>
+    <t>mer, 11/25/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier de l'OMC sur le commerce des services en faveur du développement des pays les moins avancés (PMA)</t>
+  </si>
+  <si>
+    <t>République démocratique populaire lao</t>
+  </si>
+  <si>
+    <t>Vientiane</t>
+  </si>
+  <si>
+    <t>12-10-2026</t>
+  </si>
+  <si>
+    <t>mer, 10/14/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier de formation aux médias sur l’OMC, le commerce mondial et le multilatéralisme, destiné aux journalistes des pays en développement et des pays les moins avancés (PMA), lors de la Semaine de l’Examen global de l’Aide pour le commerce 2026.</t>
+  </si>
+  <si>
+    <t>ven, 10/30/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier de suivi TPR</t>
+  </si>
+  <si>
+    <t>Belmopan</t>
+  </si>
+  <si>
+    <t>03-11-2026</t>
+  </si>
+  <si>
+    <t>jeu, 11/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier national sur les services, axé sur les négociations et la définition du calendrier des engagements spécifiques</t>
+  </si>
+  <si>
+    <t>République kirghize</t>
+  </si>
+  <si>
+    <t>Bichkek</t>
+  </si>
+  <si>
+    <t>29-09-2026</t>
+  </si>
+  <si>
+    <t>Atelier national sur le commerce électronique et l'intelligence artificielle</t>
+  </si>
+  <si>
+    <t>Chine</t>
+  </si>
+  <si>
+    <t>22-09-2026</t>
+  </si>
+  <si>
+    <t>jeu, 09/24/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Post-TPR - activité nationale de suivi de l'examen de la politique commerciale</t>
+  </si>
+  <si>
+    <t>Gambie</t>
+  </si>
+  <si>
+    <t>Banjul</t>
+  </si>
+  <si>
+    <t>01-09-2026</t>
+  </si>
+  <si>
+    <t>ven, 09/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours d'introduction à la politique commerciale de l'OMC pour les pays les moins avancés (PMA)</t>
+  </si>
+  <si>
+    <t>ven, 11/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Other global activity</t>
+  </si>
+  <si>
+    <t>ATELIER RÉGIONAL OMC-JVI SUR LES MESURES CORRECTIVES EN MATIÈRE DE COMMERCE: INTRODUCTION AUX DISCIPLINES DE L'OMC RELATIVES AUX MESURES CORRECTIVES, LEUR COMPRÉHENSION ET LEUR APPLICATION</t>
+  </si>
+  <si>
+    <t>Autriche</t>
+  </si>
+  <si>
+    <t>JVI Vienna</t>
+  </si>
+  <si>
+    <t>Programme franco-irlandais pour les missions (FIMiP)</t>
+  </si>
+  <si>
+    <t>WTO, Geneva</t>
+  </si>
+  <si>
+    <t>02-03-2027</t>
+  </si>
+  <si>
+    <t>mer, 12/15/2027 - 00:00</t>
+  </si>
+  <si>
+    <t>Programme franco-irlandais pour les missions</t>
+  </si>
+  <si>
+    <t>Ittc Officer</t>
+  </si>
+  <si>
+    <t>Programme de valorisation des talents des Pays-Bas (NTP)</t>
+  </si>
+  <si>
+    <t>Programme de valorisation des talents des Pays-Bas</t>
+  </si>
+  <si>
     <t>Statistiques</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10904" hreflang="fr"&gt;Académie sur les statistiques du commerce des services pour les PMA.&lt;/a&gt;</t>
-[...8 lines deleted...]
-    <t>12-10-2026</t>
+    <t>Académie sur les statistiques du commerce des services - Priorité aux PMA</t>
   </si>
   <si>
     <t>ven, 10/16/2026 - 00:00</t>
   </si>
   <si>
-    <t>Cours thématique</t>
-[...50 lines deleted...]
-    <t>&lt;a href="/fr/node/10897" hreflang="fr"&gt;Atelier 2026 de l&amp;#039;OMC sur les notifications de subventions (première phase)&lt;/a&gt;</t>
+    <t>Atelier 2026 de l'OMC sur les notifications de subventions (première phase)</t>
   </si>
   <si>
     <t>10-11-2026</t>
   </si>
   <si>
     <t>jeu, 11/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Logistics</t>
-[...20 lines deleted...]
-    <t>&lt;a href="/fr/node/10891" hreflang="fr"&gt;Îles Salomon – Séminaire national de suivi de l’Examen de la politique commerciale et des négociations commerciales à l’OMC&lt;/a&gt;</t>
+    <t>Îles Salomon – Séminaire national des négociations commerciales à l’OMC</t>
   </si>
   <si>
     <t>Îles Salomon</t>
   </si>
   <si>
     <t>Honiara</t>
   </si>
   <si>
-    <t>28-09-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>ven, 10/02/2026 - 00:00</t>
   </si>
   <si>
-    <t>Commerce des services</t>
-[...2 lines deleted...]
-    <t>&lt;a href="/fr/node/10892" hreflang="fr"&gt;ATELIER RÉGIONAL SUR LE COMMERCE DES SERVICES POUR LES PAYS ARABES&lt;/a&gt;</t>
+    <t>ATELIER RÉGIONAL VIRTUEL SUR LE COMMERCE DES SERVICES POUR LES PAYS ARABES</t>
   </si>
   <si>
     <t>Émirats arabes unis</t>
   </si>
   <si>
     <t>AMF ABU DHABI</t>
   </si>
   <si>
     <t>mer, 09/30/2026 - 00:00</t>
   </si>
   <si>
-    <t>Regional course/Workshop</t>
-[...20 lines deleted...]
-    <t>&lt;a href="/fr/node/10885" hreflang="fr"&gt;Cours avancé sur le commerce des services&lt;/a&gt;</t>
+    <t>Cours avancé sur le commerce des services</t>
   </si>
   <si>
     <t>02-11-2026</t>
   </si>
   <si>
-    <t>ven, 11/06/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Compétences en matière de négociations commerciales</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10881" hreflang="fr"&gt;Atelier national de l’OMC sur la théorie et les téchniques de négociation&lt;/a&gt;</t>
-[...17 lines deleted...]
-    <t>&lt;a href="/fr/node/10873" hreflang="fr"&gt;Atelier de renforcement des capacités sur les licences d’importation et les notifications&lt;/a&gt;</t>
+    <t>Atelier national de l’OMC sur la théorie et les téchniques de négociation</t>
+  </si>
+  <si>
+    <t>Atelier de renforcement des capacités sur les licences d’importation et les notifications</t>
   </si>
   <si>
     <t>23-09-2026</t>
   </si>
   <si>
     <t>ven, 09/25/2026 - 00:00</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10865" hreflang="fr"&gt;Atelier national de l&amp;#039;OMC sur la théorie et les techniques de négociation&lt;/a&gt;</t>
-[...11 lines deleted...]
-    <t>&lt;a href="/fr/node/10868" hreflang="fr"&gt;Atelier à l’intention des responsables des autorités chargées des enquêtes&lt;/a&gt;</t>
+    <t>Atelier à l’intention des responsables des autorités chargées des enquêtes</t>
   </si>
   <si>
     <t>28-10-2026</t>
   </si>
   <si>
-    <t>jeu, 10/29/2026 - 00:00</t>
-[...89 lines deleted...]
-    <t>&lt;a href="/fr/node/10805" hreflang="fr"&gt;Cours sur les Éléments clés pour participer au Comité SPS &lt;/a&gt;</t>
+    <t>Atelier avancé sur les notifications en agriculture</t>
+  </si>
+  <si>
+    <t>Subventions à la pêche</t>
+  </si>
+  <si>
+    <t>Atelier de l'OMC sur les subventions à la pêche pour les Membres PMA</t>
+  </si>
+  <si>
+    <t>Cours sur les Éléments clés pour participer au Comité SPS</t>
   </si>
   <si>
     <t>01-10-2026</t>
   </si>
   <si>
     <t>jeu, 11/19/2026 - 00:00</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10800" hreflang="fr"&gt;Atelier national sur l&amp;#039;accord de l&amp;#039;OMC sur l&amp;#039;agriculture et les négociations agricoles&lt;/a&gt;</t>
-[...47 lines deleted...]
-    <t xml:space="preserve">Dakar </t>
+    <t>CCG-OMC Atelier régional sur les compétences en matière de négociation commerciale</t>
+  </si>
+  <si>
+    <t>Arabie saoudite, Royaume dʼ</t>
+  </si>
+  <si>
+    <t>Riyadh</t>
+  </si>
+  <si>
+    <t>13-09-2026</t>
+  </si>
+  <si>
+    <t>mer, 09/16/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Marchés publics</t>
+  </si>
+  <si>
+    <t>Atelier national sur l'accord relatif aux marchés publics (GPA) 2012</t>
+  </si>
+  <si>
+    <t>Bishkek</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -743,66 +830,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H27"/>
+  <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H27"/>
+      <selection activeCell="A1" sqref="A1:H37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="84.836" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="290.072" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="55.272" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -833,678 +920,932 @@
       </c>
       <c r="H2" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C4" s="1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" s="1" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="D6" s="1"/>
+      <c r="E6" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="F6" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E6" s="1" t="s">
+      <c r="G6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="B7" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="E7" s="1" t="s">
+      <c r="F7" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="F7" s="1" t="s">
+      <c r="G7" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="G7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H7" s="1" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="D9" s="1"/>
       <c r="E9" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>10</v>
+        <v>78</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>78</v>
+        <v>29</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>10</v>
+        <v>82</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>82</v>
+        <v>8</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>84</v>
+        <v>49</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>21</v>
+        <v>87</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>89</v>
+        <v>14</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>39</v>
+        <v>95</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>91</v>
+        <v>44</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>89</v>
+        <v>14</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="D19" s="1"/>
       <c r="E19" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>61</v>
+        <v>8</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>100</v>
+        <v>49</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>101</v>
+        <v>50</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>22</v>
+        <v>107</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>103</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>23</v>
+        <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>111</v>
+        <v>49</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>39</v>
+        <v>113</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>22</v>
+        <v>118</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>23</v>
+        <v>116</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>16</v>
+        <v>119</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>115</v>
+        <v>50</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>118</v>
+        <v>53</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>120</v>
+        <v>49</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>121</v>
+        <v>50</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>116</v>
+        <v>43</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>97</v>
+        <v>128</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H27" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="1" t="s">
         <v>23</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>