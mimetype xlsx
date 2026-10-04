--- v16 (2026-09-13)
+++ v17 (2026-10-04)
@@ -12,555 +12,611 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
   <si>
     <t>Trade Topic</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Host Country</t>
   </si>
   <si>
     <t>Venue</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Activity Type</t>
   </si>
   <si>
     <t>eAR Status</t>
   </si>
   <si>
+    <t>Accès aux marchés pour les marchandises</t>
+  </si>
+  <si>
+    <t>Atelier national sur les restrictions quantitatives et les contingents tarifaires</t>
+  </si>
+  <si>
+    <t>Argentine</t>
+  </si>
+  <si>
+    <t>Buenos Aires</t>
+  </si>
+  <si>
+    <t>04-11-2026</t>
+  </si>
+  <si>
+    <t>ven, 11/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t>Budget Section</t>
+  </si>
+  <si>
+    <t>Accession</t>
+  </si>
+  <si>
+    <t>Adhésion de la Somalie: Mission technique conjointe de l’ITC et de l’OMC à Mogadiscio</t>
+  </si>
+  <si>
+    <t>Somalie</t>
+  </si>
+  <si>
+    <t>Mogadishu</t>
+  </si>
+  <si>
+    <t>10-10-2026</t>
+  </si>
+  <si>
+    <t>jeu, 10/15/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Approved</t>
+  </si>
+  <si>
     <t>Commerce des services</t>
   </si>
   <si>
+    <t>Tunisie- Atelier national sur les statistiques du commerce des services</t>
+  </si>
+  <si>
+    <t>Tunisie</t>
+  </si>
+  <si>
+    <t>Tunis</t>
+  </si>
+  <si>
+    <t>Division</t>
+  </si>
+  <si>
+    <t>Marchés publics</t>
+  </si>
+  <si>
+    <t>Tunisie- Atelier Nationale sur les Marchés Publics</t>
+  </si>
+  <si>
+    <t>30-11-2026</t>
+  </si>
+  <si>
+    <t>jeu, 12/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ITTC officer</t>
+  </si>
+  <si>
+    <t>Agriculture</t>
+  </si>
+  <si>
+    <t>Atelier national sur les notifications dans le domaine agricole</t>
+  </si>
+  <si>
+    <t>Türkiye</t>
+  </si>
+  <si>
+    <t>Ankara</t>
+  </si>
+  <si>
+    <t>16-12-2026</t>
+  </si>
+  <si>
+    <t>ven, 12/18/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Commerce électronique</t>
+  </si>
+  <si>
+    <t>RDC- ATELIER NATIONAL VIRTUEL SUR LE COMMERCE ÉLECTRONIQUE</t>
+  </si>
+  <si>
+    <t>République démocratique du Congo</t>
+  </si>
+  <si>
+    <t>11-11-2026</t>
+  </si>
+  <si>
+    <t>ven, 11/13/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier virtuel - National</t>
+  </si>
+  <si>
+    <t>Atelier national sur l’Accord sur l’agriculture et ses obligations de notification</t>
+  </si>
+  <si>
+    <t>Équateur</t>
+  </si>
+  <si>
+    <t>Quito</t>
+  </si>
+  <si>
+    <t>06-10-2026</t>
+  </si>
+  <si>
+    <t>jeu, 10/08/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier national sur l’Accord de l’OMC sur les marchés publics (AMP) de 2012</t>
+  </si>
+  <si>
+    <t>Bhoutan</t>
+  </si>
+  <si>
+    <t>Thimphu</t>
+  </si>
+  <si>
+    <t>07-10-2026</t>
+  </si>
+  <si>
+    <t>mer, 10/07/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Facilitation de l'investissement pour le développement (FID)</t>
+  </si>
+  <si>
+    <t>SÉMINAIRE NATIONAL SUR L'ACCORD SUR LA FACILITATION DE L'INVESTISSEMENT POUR LE DÉVELOPPEMENT (AFID)</t>
+  </si>
+  <si>
+    <t>Gabon</t>
+  </si>
+  <si>
+    <t>Libreville</t>
+  </si>
+  <si>
+    <t>19-11-2026</t>
+  </si>
+  <si>
+    <t>jeu, 11/19/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Séminaire national sur le Commerce des Services et la règlementation intérieure dans le domaine des services</t>
+  </si>
+  <si>
+    <t>16-11-2026</t>
+  </si>
+  <si>
+    <t>mer, 11/18/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Multi-sujet</t>
+  </si>
+  <si>
+    <t>XXV Cours court de politique commerciale pour les pays membres de l'ALADI</t>
+  </si>
+  <si>
+    <t>Uruguay</t>
+  </si>
+  <si>
+    <t>Montevideo</t>
+  </si>
+  <si>
+    <t>07-12-2026</t>
+  </si>
+  <si>
+    <t>ven, 12/11/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Regional course/Workshop</t>
+  </si>
+  <si>
     <t>Réunion consultative sur l’état de préparation du Cambodge en vue de l’adoption des Disciplines de l’OMC relatives à la réglementation intérieure dans le domaine des services.</t>
   </si>
   <si>
     <t>Cambodge</t>
   </si>
   <si>
     <t>Phnom Penh</t>
   </si>
   <si>
     <t>05-10-2026</t>
   </si>
   <si>
     <t>mar, 10/06/2026 - 00:00</t>
   </si>
   <si>
-    <t>National</t>
-[...27 lines deleted...]
-LES ÉVOLUTIONS RÉCENTES EN MATIÈRE D'ACCÈS AU MARCHÉ DES BIENS</t>
+    <t>ATELIER RÉGIONAL VIRTUEL SUR LES ÉVOLUTIONS RÉCENTES EN MATIÈRE D'ACCÈS AU MARCHÉ DES BIENS</t>
   </si>
   <si>
     <t>Émirats arabes unis</t>
   </si>
   <si>
     <t>26-10-2026</t>
   </si>
   <si>
     <t>mer, 10/28/2026 - 00:00</t>
   </si>
   <si>
     <t>Atelier virtuel - Régional</t>
   </si>
   <si>
-    <t>TAME(1)</t>
-[...1 lines deleted...]
-  <si>
     <t>Droits de propriété intellectuelle qui touchent au commerce (ADPIC)</t>
   </si>
   <si>
     <t>Cours exécutif OMPI-OMC sur les questions de propriété intellectuelle</t>
   </si>
   <si>
     <t>Suisse</t>
   </si>
   <si>
     <t>WTO and WIPO</t>
   </si>
   <si>
     <t>01-02-2027</t>
   </si>
   <si>
     <t>ven, 02/12/2027 - 00:00</t>
   </si>
   <si>
     <t>Cours thématique</t>
   </si>
   <si>
-    <t>Division</t>
-[...4 lines deleted...]
-  <si>
     <t>Atelier régional de l’OMC sur l’Accord sur l’agriculture, les prescriptions en matière de transparence et les négociations.</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>Nairobi</t>
   </si>
   <si>
-    <t>11-11-2026</t>
-[...10 lines deleted...]
-  <si>
     <t>Obstacles techniques au commerce (OTC)</t>
   </si>
   <si>
     <t>Cours sur l' Accord de l'OMC sur les obstacles techniques au commerce</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
     <t>San José</t>
   </si>
   <si>
     <t>19-10-2026</t>
   </si>
   <si>
     <t>mer, 10/21/2026 - 00:00</t>
   </si>
   <si>
     <t>46ème cycle de consultations sur l'aide au développement du coton</t>
   </si>
   <si>
     <t>WTO, Geneva</t>
   </si>
   <si>
     <t>lun, 10/26/2026 - 00:00</t>
   </si>
   <si>
-    <t>Multi-sujet</t>
-[...1 lines deleted...]
-  <si>
     <t>3e atelier de suivi de l’examen des politiques commerciales du Cambodge</t>
   </si>
   <si>
     <t>Atelier national sur l’Accord sur l’agriculture et ses notifications</t>
   </si>
   <si>
     <t>Colombie</t>
   </si>
   <si>
     <t>Bogotá</t>
   </si>
   <si>
     <t>01-12-2026</t>
   </si>
   <si>
-    <t>jeu, 12/03/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Cours régional de politique commerciale à l’intention des fonctionnaires gouvernementaux des Membres  et Observateurs de l'OMC de l'Êurope centrale et orientale, Asie centrale et Caucase.</t>
   </si>
   <si>
     <t>Géorgie</t>
   </si>
   <si>
     <t>Georgian National University</t>
   </si>
   <si>
     <t>09-11-2026</t>
   </si>
   <si>
     <t>ven, 04/23/2027 - 00:00</t>
   </si>
   <si>
     <t>Cours régional de politique commerciale appliqué</t>
   </si>
   <si>
     <t>Atelier national sur le commerce des services pour le développement</t>
   </si>
   <si>
     <t>Belice</t>
   </si>
   <si>
     <t>Belize City</t>
   </si>
   <si>
     <t>jeu, 10/22/2026 - 00:00</t>
   </si>
   <si>
-    <t>Le commerce des services au service du développement en Asie et dans le Pacifique – Conférence et formation régionale destinées à certaines économies</t>
-[...13 lines deleted...]
-  <si>
     <t>Formation sur les règles de l'OMC dans le cadre des négociations d'accession</t>
   </si>
   <si>
     <t>WTO</t>
   </si>
   <si>
     <t>Atelier national sur l’Accord général sur le commerce des services (AGCS)</t>
   </si>
   <si>
     <t>République dominicaine</t>
   </si>
   <si>
     <t>Santo Domingo</t>
   </si>
   <si>
     <t>jeu, 10/29/2026 - 00:00</t>
   </si>
   <si>
     <t>Mesures sanitaires et phytosanitaires (SPS)</t>
   </si>
   <si>
     <t>ATELIER SUR L'ACCORD SUR L'APPLICATION DE MESURES SANITAIRES ET PHYTOSANITAIRES</t>
   </si>
   <si>
     <t>Brésil</t>
   </si>
   <si>
     <t>Brasilia</t>
   </si>
   <si>
     <t>Zambie – Atelier national sur le commerce des services au titre du Programme « Commerce des services pour le développement » (TS4D)</t>
   </si>
   <si>
     <t>Zambie</t>
   </si>
   <si>
     <t>Lusaka</t>
   </si>
   <si>
     <t>08-12-2026</t>
   </si>
   <si>
-    <t>ven, 12/11/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Règlement des différends</t>
   </si>
   <si>
     <t>Cours avancé sur le règlement des différends</t>
   </si>
   <si>
     <t>23-11-2026</t>
   </si>
   <si>
     <t>ven, 11/27/2026 - 00:00</t>
   </si>
   <si>
     <t>Licences d'importation</t>
   </si>
   <si>
     <t>ATELIER NATIONAL SUR LES PROCÉDURES DE LICENCES D’IMPORTATION ET LES NOTIFICATIONS</t>
   </si>
   <si>
     <t>Maroc</t>
   </si>
   <si>
     <t>Rabat</t>
   </si>
   <si>
+    <t>13-04-2027</t>
+  </si>
+  <si>
+    <t>jeu, 04/15/2027 - 00:00</t>
+  </si>
+  <si>
+    <t>Mesures correctives commerciales</t>
+  </si>
+  <si>
+    <t>OMC/FMI-CEF  régional sur les mesures correctives commerciales pour les pays arabes et du Moyen-Orient</t>
+  </si>
+  <si>
+    <t>Koweït, État du</t>
+  </si>
+  <si>
+    <t>IMF/CEF Center, Kuwait City</t>
+  </si>
+  <si>
+    <t>mer, 11/25/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier de l'OMC sur le commerce des services en faveur du développement des pays les moins avancés (PMA)</t>
+  </si>
+  <si>
+    <t>République démocratique populaire lao</t>
+  </si>
+  <si>
+    <t>Vientiane</t>
+  </si>
+  <si>
+    <t>12-10-2026</t>
+  </si>
+  <si>
+    <t>mer, 10/14/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier de formation aux médias sur l’OMC, le commerce mondial et le multilatéralisme, destiné aux journalistes des pays en développement et des pays les moins avancés (PMA), lors de la Semaine de l’Examen global de l’Aide pour le commerce 2026.</t>
+  </si>
+  <si>
     <t>27-10-2026</t>
   </si>
   <si>
-    <t>Mesures correctives commerciales</t>
-[...31 lines deleted...]
-  <si>
     <t>ven, 10/30/2026 - 00:00</t>
   </si>
   <si>
     <t>Atelier de suivi TPR</t>
   </si>
   <si>
     <t>Belmopan</t>
   </si>
   <si>
     <t>03-11-2026</t>
   </si>
   <si>
     <t>jeu, 11/05/2026 - 00:00</t>
   </si>
   <si>
-    <t>Atelier national sur les services, axé sur les négociations et la définition du calendrier des engagements spécifiques</t>
+    <t>Cours d'introduction à la politique commerciale de l'OMC pour les pays les moins avancés (PMA)</t>
+  </si>
+  <si>
+    <t>Other global activity</t>
+  </si>
+  <si>
+    <t>ATELIER RÉGIONAL OMC-JVI SUR LES MESURES CORRECTIVES EN MATIÈRE DE COMMERCE: INTRODUCTION AUX DISCIPLINES DE L'OMC RELATIVES AUX MESURES CORRECTIVES, LEUR COMPRÉHENSION ET LEUR APPLICATION</t>
+  </si>
+  <si>
+    <t>Autriche</t>
+  </si>
+  <si>
+    <t>JVI Vienna</t>
+  </si>
+  <si>
+    <t>Programme franco-irlandais pour les missions (FIMiP)</t>
+  </si>
+  <si>
+    <t>02-03-2027</t>
+  </si>
+  <si>
+    <t>mer, 12/15/2027 - 00:00</t>
+  </si>
+  <si>
+    <t>Programme franco-irlandais pour les missions</t>
+  </si>
+  <si>
+    <t>Ittc Officer</t>
+  </si>
+  <si>
+    <t>Programme de valorisation des talents des Pays-Bas (NTP)</t>
+  </si>
+  <si>
+    <t>Programme de valorisation des talents des Pays-Bas</t>
+  </si>
+  <si>
+    <t>Statistiques</t>
+  </si>
+  <si>
+    <t>Académie sur les statistiques du commerce des services - Priorité aux PMA</t>
+  </si>
+  <si>
+    <t>ven, 10/16/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier 2026 de l'OMC sur les notifications de subventions (première phase)</t>
+  </si>
+  <si>
+    <t>10-11-2026</t>
+  </si>
+  <si>
+    <t>jeu, 11/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours avancé sur le commerce des services</t>
+  </si>
+  <si>
+    <t>02-11-2026</t>
+  </si>
+  <si>
+    <t>Compétences en matière de négociations commerciales</t>
+  </si>
+  <si>
+    <t>Atelier national de l’OMC sur la théorie et les téchniques de négociation</t>
+  </si>
+  <si>
+    <t>Atelier à l’intention des responsables des autorités chargées des enquêtes</t>
+  </si>
+  <si>
+    <t>28-10-2026</t>
+  </si>
+  <si>
+    <t>Subventions à la pêche</t>
+  </si>
+  <si>
+    <t>Atelier de l'OMC sur les subventions à la pêche pour les Membres PMA</t>
+  </si>
+  <si>
+    <t>Atelier sur l'accord relatif aux aspects des droits de propriété intellectuelle qui touchent au commerce (ADPIC) avec un accent sur la graduation des PMAs et les questions de commerce et de santé publique</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>Dhaka</t>
+  </si>
+  <si>
+    <t>Atelier national sur l'accord relatif aux marchés publics (GPA) 2012</t>
   </si>
   <si>
     <t>République kirghize</t>
-  </si>
-[...148 lines deleted...]
-    <t>Atelier national sur l'accord relatif aux marchés publics (GPA) 2012</t>
   </si>
   <si>
     <t>Bishkek</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -870,66 +926,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H41"/>
+  <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H41"/>
+      <selection activeCell="A1" sqref="A1:H44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="290.072" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -963,1035 +1019,1113 @@
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D4" s="1"/>
+        <v>25</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>26</v>
+      </c>
       <c r="E4" s="1" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="F5" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="G5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>32</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="F6" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G6" s="1" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="D7" s="1"/>
       <c r="E7" s="1" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="F9" s="1" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>50</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>59</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>60</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E11" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="F11" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="E11" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G11" s="1" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>8</v>
+        <v>64</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="E12" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="F12" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="E12" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="1" t="s">
+      <c r="G12" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="G12" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>74</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>75</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="D14" s="1" t="s">
         <v>77</v>
       </c>
+      <c r="D14" s="1"/>
       <c r="E14" s="1" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>42</v>
+        <v>79</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>8</v>
+        <v>81</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>25</v>
+        <v>85</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>82</v>
+        <v>33</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>8</v>
+        <v>91</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>77</v>
+        <v>98</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E19" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="F19" s="1" t="s">
         <v>96</v>
-      </c>
-[...10 lines deleted...]
-        <v>81</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>100</v>
+        <v>33</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>104</v>
+        <v>31</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>8</v>
+        <v>64</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>108</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>109</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>43</v>
+        <v>110</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>31</v>
+        <v>112</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>77</v>
+        <v>113</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>115</v>
+        <v>43</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>119</v>
+        <v>78</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>75</v>
+        <v>120</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>54</v>
+        <v>121</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="D25" s="1"/>
+        <v>123</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>124</v>
+      </c>
       <c r="E25" s="1" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>123</v>
+        <v>31</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>126</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>77</v>
+        <v>127</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>49</v>
+        <v>128</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>125</v>
+        <v>69</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>100</v>
+        <v>129</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>128</v>
+        <v>83</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>129</v>
+        <v>116</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>114</v>
+        <v>131</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>43</v>
+        <v>87</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>54</v>
+        <v>133</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>31</v>
+        <v>135</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>52</v>
+        <v>136</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>133</v>
+        <v>14</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>134</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>54</v>
+        <v>139</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>31</v>
+        <v>141</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>52</v>
+        <v>142</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>131</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>132</v>
+        <v>143</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>136</v>
+        <v>70</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>134</v>
+        <v>22</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>137</v>
+        <v>23</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>31</v>
+        <v>145</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>77</v>
+        <v>146</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>108</v>
+        <v>147</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>100</v>
+        <v>64</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>77</v>
+        <v>116</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>35</v>
+        <v>87</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>144</v>
+        <v>112</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>74</v>
+        <v>154</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>8</v>
+        <v>64</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>24</v>
+        <v>83</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>148</v>
+        <v>116</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>74</v>
+        <v>95</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>149</v>
+        <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>43</v>
+        <v>157</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
-        <v>8</v>
+        <v>139</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>31</v>
+        <v>159</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>77</v>
+        <v>160</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>125</v>
+        <v>155</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
-        <v>152</v>
+        <v>64</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>58</v>
+        <v>98</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>99</v>
+        <v>162</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>111</v>
+        <v>163</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>14</v>
+        <v>164</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>15</v>
+        <v>165</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
-        <v>95</v>
+        <v>64</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>77</v>
+        <v>98</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>21</v>
+        <v>163</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>35</v>
+        <v>167</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>15</v>
+        <v>165</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
-        <v>100</v>
+        <v>168</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>77</v>
+        <v>116</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>81</v>
+        <v>170</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>35</v>
+        <v>87</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
-        <v>158</v>
+        <v>139</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>77</v>
+        <v>116</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>89</v>
+        <v>172</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>90</v>
+        <v>173</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>35</v>
+        <v>87</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
-        <v>82</v>
+        <v>23</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>160</v>
+        <v>174</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>77</v>
+        <v>116</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>162</v>
+        <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>35</v>
+        <v>87</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
-        <v>29</v>
+        <v>176</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>164</v>
+        <v>102</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>165</v>
+        <v>103</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>99</v>
+        <v>150</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>81</v>
+        <v>151</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
-        <v>166</v>
+        <v>139</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>117</v>
+        <v>83</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>168</v>
+        <v>116</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>114</v>
+        <v>179</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="G41" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="H41" s="1" t="s">
-        <v>15</v>
+      <c r="H43" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>