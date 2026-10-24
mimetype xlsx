--- v17 (2026-10-04)
+++ v18 (2026-10-24)
@@ -12,605 +12,608 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>Trade Topic</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Host Country</t>
   </si>
   <si>
     <t>Venue</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Activity Type</t>
   </si>
   <si>
     <t>eAR Status</t>
   </si>
   <si>
+    <t>Commerce des services</t>
+  </si>
+  <si>
+    <t>Atelier national sur le commerce des services pour le développement (TS4D)</t>
+  </si>
+  <si>
+    <t>Panamá</t>
+  </si>
+  <si>
+    <t>Panama</t>
+  </si>
+  <si>
+    <t>23-11-2026</t>
+  </si>
+  <si>
+    <t>mar, 11/24/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t>Budget Section</t>
+  </si>
+  <si>
+    <t>Droits de propriété intellectuelle qui touchent au commerce (ADPIC)</t>
+  </si>
+  <si>
+    <t>Bangladesh – Formation nationale sur les aspects des droits de propriété intellectuelle qui touchent au commerce (Accord sur les ADPIC)</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>Dhaka</t>
+  </si>
+  <si>
+    <t>07-12-2026</t>
+  </si>
+  <si>
+    <t>jeu, 12/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Division</t>
+  </si>
+  <si>
+    <t>Bangladesh – Formation nationale virtuelle sur l’Accord sur les ADPIC</t>
+  </si>
+  <si>
+    <t>Atelier virtuel - National</t>
+  </si>
+  <si>
+    <t>Transparence</t>
+  </si>
+  <si>
+    <t>Atelier national sur les préscriptions en matière de notifications</t>
+  </si>
+  <si>
+    <t>Djibouti</t>
+  </si>
+  <si>
+    <t>10-11-2026</t>
+  </si>
+  <si>
+    <t>jeu, 11/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Ittc Officer</t>
+  </si>
+  <si>
+    <t>Malaisie – Atelier national sur le commerce des services</t>
+  </si>
+  <si>
+    <t>Malaisie</t>
+  </si>
+  <si>
+    <t>Kuala Lumpur</t>
+  </si>
+  <si>
+    <t>11-11-2026</t>
+  </si>
+  <si>
+    <t>Multi-sujet</t>
+  </si>
+  <si>
+    <t>20ème édition du colloque international de Rabat</t>
+  </si>
+  <si>
+    <t>Maroc</t>
+  </si>
+  <si>
+    <t>Rabat</t>
+  </si>
+  <si>
+    <t>12-11-2026</t>
+  </si>
+  <si>
+    <t>sam, 11/14/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>AT d'autres institutions - Globale</t>
+  </si>
+  <si>
+    <t>Commerce électronique</t>
+  </si>
+  <si>
+    <t>Atelier sur l’initiative « Commerce numérique pour l’Afrique » (DTA)</t>
+  </si>
+  <si>
+    <t>Chine</t>
+  </si>
+  <si>
+    <t>Beijing</t>
+  </si>
+  <si>
+    <t>01-12-2026</t>
+  </si>
+  <si>
+    <t>Regional course/Workshop</t>
+  </si>
+  <si>
+    <t>Le Programme des Jeunes Professionnels (YPP)</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>WTO, Geneva</t>
+  </si>
+  <si>
+    <t>13-01-2027</t>
+  </si>
+  <si>
+    <t>ven, 12/17/2027 - 00:00</t>
+  </si>
+  <si>
+    <t>Programme des jeunes professionnels</t>
+  </si>
+  <si>
+    <t>Approved</t>
+  </si>
+  <si>
+    <t>Obstacles techniques au commerce (OTC)</t>
+  </si>
+  <si>
+    <t>Cours sur l' Accord de l'OMC sur les obstacles techniques au commerce</t>
+  </si>
+  <si>
+    <t>Bolivie, Etat Plurinational de</t>
+  </si>
+  <si>
+    <t>La Paz</t>
+  </si>
+  <si>
+    <t>30-11-2026</t>
+  </si>
+  <si>
+    <t>ven, 12/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Pérou</t>
+  </si>
+  <si>
+    <t>Lima</t>
+  </si>
+  <si>
+    <t>mer, 12/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier national sur le commerce des services</t>
+  </si>
+  <si>
+    <t>Botswana</t>
+  </si>
+  <si>
+    <t>Gaborone</t>
+  </si>
+  <si>
+    <t>24-11-2026</t>
+  </si>
+  <si>
+    <t>ven, 11/27/2026 - 00:00</t>
+  </si>
+  <si>
     <t>Accès aux marchés pour les marchandises</t>
   </si>
   <si>
     <t>Atelier national sur les restrictions quantitatives et les contingents tarifaires</t>
   </si>
   <si>
     <t>Argentine</t>
   </si>
   <si>
     <t>Buenos Aires</t>
   </si>
   <si>
     <t>04-11-2026</t>
   </si>
   <si>
     <t>ven, 11/06/2026 - 00:00</t>
   </si>
   <si>
-    <t>National</t>
-[...2 lines deleted...]
-    <t>Budget Section</t>
+    <t>Statistiques</t>
+  </si>
+  <si>
+    <t>Académie sur les statistiques du commerce des services pour la Tunisie</t>
+  </si>
+  <si>
+    <t>Tunisie</t>
+  </si>
+  <si>
+    <t>Tunis</t>
+  </si>
+  <si>
+    <t>Marchés publics</t>
+  </si>
+  <si>
+    <t>Atelier National sur les Marchés Publics</t>
+  </si>
+  <si>
+    <t>jeu, 12/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Agriculture</t>
+  </si>
+  <si>
+    <t>Atelier national sur les notifications dans le domaine agricole</t>
+  </si>
+  <si>
+    <t>Türkiye</t>
+  </si>
+  <si>
+    <t>Ankara</t>
+  </si>
+  <si>
+    <t>16-12-2026</t>
+  </si>
+  <si>
+    <t>ven, 12/18/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ATELIER NATIONAL VIRTUEL SUR LE COMMERCE ÉLECTRONIQUE</t>
+  </si>
+  <si>
+    <t>République démocratique du Congo</t>
+  </si>
+  <si>
+    <t>ven, 11/13/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Facilitation de l'investissement pour le développement (FID)</t>
+  </si>
+  <si>
+    <t>SÉMINAIRE NATIONAL SUR L'ACCORD SUR LA FACILITATION DE L'INVESTISSEMENT POUR LE DÉVELOPPEMENT (AFID)</t>
+  </si>
+  <si>
+    <t>Gabon</t>
+  </si>
+  <si>
+    <t>Libreville</t>
+  </si>
+  <si>
+    <t>19-11-2026</t>
+  </si>
+  <si>
+    <t>jeu, 11/19/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Séminaire national sur le Commerce des Services et la règlementation intérieure dans le domaine des services</t>
+  </si>
+  <si>
+    <t>16-11-2026</t>
+  </si>
+  <si>
+    <t>mer, 11/18/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>XXV Cours court de politique commerciale pour les pays membres de l'ALADI</t>
+  </si>
+  <si>
+    <t>Uruguay</t>
+  </si>
+  <si>
+    <t>Montevideo</t>
+  </si>
+  <si>
+    <t>ven, 12/11/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ATELIER RÉGIONAL VIRTUEL SUR LES ÉVOLUTIONS RÉCENTES EN MATIÈRE D'ACCÈS AU MARCHÉ DES BIENS</t>
+  </si>
+  <si>
+    <t>Émirats arabes unis</t>
+  </si>
+  <si>
+    <t>26-10-2026</t>
+  </si>
+  <si>
+    <t>mer, 10/28/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier virtuel - Régional</t>
+  </si>
+  <si>
+    <t>Cours exécutif OMPI-OMC sur les questions de propriété intellectuelle</t>
+  </si>
+  <si>
+    <t>WTO and WIPO</t>
+  </si>
+  <si>
+    <t>01-02-2027</t>
+  </si>
+  <si>
+    <t>ven, 02/12/2027 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours thématique</t>
+  </si>
+  <si>
+    <t>ITTC officer</t>
+  </si>
+  <si>
+    <t>Atelier régional de l’OMC sur l’Accord sur l’agriculture, les prescriptions en matière de transparence et les négociations.</t>
+  </si>
+  <si>
+    <t>Kenya</t>
+  </si>
+  <si>
+    <t>Nairobi</t>
+  </si>
+  <si>
+    <t>46ème cycle de consultations sur l'aide au développement du coton</t>
+  </si>
+  <si>
+    <t>lun, 10/26/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier national sur l’Accord sur l’agriculture et ses notifications</t>
+  </si>
+  <si>
+    <t>Colombie</t>
+  </si>
+  <si>
+    <t>Bogotá</t>
+  </si>
+  <si>
+    <t>Cours régional de politique commerciale à l’intention des fonctionnaires gouvernementaux des Membres  et Observateurs de l'OMC de l'Êurope centrale et orientale, Asie centrale et Caucase.</t>
+  </si>
+  <si>
+    <t>Géorgie</t>
+  </si>
+  <si>
+    <t>Georgian National University</t>
+  </si>
+  <si>
+    <t>09-11-2026</t>
+  </si>
+  <si>
+    <t>ven, 04/23/2027 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours régional de politique commerciale appliqué</t>
+  </si>
+  <si>
+    <t>Atelier national sur la transparence</t>
+  </si>
+  <si>
+    <t>Macao, Chine</t>
+  </si>
+  <si>
+    <t>15-12-2026</t>
+  </si>
+  <si>
+    <t>jeu, 12/17/2026 - 00:00</t>
   </si>
   <si>
     <t>Accession</t>
   </si>
   <si>
-    <t>Adhésion de la Somalie: Mission technique conjointe de l’ITC et de l’OMC à Mogadiscio</t>
-[...281 lines deleted...]
-    <t>Atelier national sur le commerce des services pour le développement</t>
+    <t>Formation sur les règles de l'OMC dans le cadre des négociations d'accession</t>
+  </si>
+  <si>
+    <t>WTO</t>
+  </si>
+  <si>
+    <t>Atelier national sur l’Accord général sur le commerce des services (AGCS)</t>
+  </si>
+  <si>
+    <t>République dominicaine</t>
+  </si>
+  <si>
+    <t>Santo Domingo</t>
+  </si>
+  <si>
+    <t>jeu, 10/29/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mesures sanitaires et phytosanitaires (SPS)</t>
+  </si>
+  <si>
+    <t>ATELIER SUR L'ACCORD SUR L'APPLICATION DE MESURES SANITAIRES ET PHYTOSANITAIRES</t>
+  </si>
+  <si>
+    <t>Brésil</t>
+  </si>
+  <si>
+    <t>Brasilia</t>
+  </si>
+  <si>
+    <t>Zambie – Atelier national sur le commerce des services au titre du Programme « Commerce des services pour le développement » (TS4D)</t>
+  </si>
+  <si>
+    <t>Zambie</t>
+  </si>
+  <si>
+    <t>Lusaka</t>
+  </si>
+  <si>
+    <t>08-12-2026</t>
+  </si>
+  <si>
+    <t>Règlement des différends</t>
+  </si>
+  <si>
+    <t>Cours avancé sur le règlement des différends</t>
+  </si>
+  <si>
+    <t>Licences d'importation</t>
+  </si>
+  <si>
+    <t>ATELIER NATIONAL SUR LES PROCÉDURES DE LICENCES D’IMPORTATION ET LES NOTIFICATIONS</t>
+  </si>
+  <si>
+    <t>13-04-2027</t>
+  </si>
+  <si>
+    <t>jeu, 04/15/2027 - 00:00</t>
+  </si>
+  <si>
+    <t>Mesures correctives commerciales</t>
+  </si>
+  <si>
+    <t>OMC/FMI-CEF  régional sur les mesures correctives commerciales pour les pays arabes et du Moyen-Orient</t>
+  </si>
+  <si>
+    <t>Koweït, État du</t>
+  </si>
+  <si>
+    <t>IMF/CEF Center, Kuwait City</t>
+  </si>
+  <si>
+    <t>mer, 11/25/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier de formation aux médias sur l’OMC, le commerce mondial et le multilatéralisme, destiné aux journalistes des pays en développement et des pays les moins avancés (PMA), lors de la Semaine de l’Examen global de l’Aide pour le commerce 2026.</t>
+  </si>
+  <si>
+    <t>27-10-2026</t>
+  </si>
+  <si>
+    <t>ven, 10/30/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier de suivi TPR</t>
   </si>
   <si>
     <t>Belice</t>
   </si>
   <si>
-    <t>Belize City</t>
-[...118 lines deleted...]
-  <si>
     <t>Belmopan</t>
   </si>
   <si>
     <t>03-11-2026</t>
   </si>
   <si>
     <t>jeu, 11/05/2026 - 00:00</t>
   </si>
   <si>
-    <t>Cours d'introduction à la politique commerciale de l'OMC pour les pays les moins avancés (PMA)</t>
-[...4 lines deleted...]
-  <si>
     <t>ATELIER RÉGIONAL OMC-JVI SUR LES MESURES CORRECTIVES EN MATIÈRE DE COMMERCE: INTRODUCTION AUX DISCIPLINES DE L'OMC RELATIVES AUX MESURES CORRECTIVES, LEUR COMPRÉHENSION ET LEUR APPLICATION</t>
   </si>
   <si>
     <t>Autriche</t>
   </si>
   <si>
     <t>JVI Vienna</t>
   </si>
   <si>
     <t>Programme franco-irlandais pour les missions (FIMiP)</t>
   </si>
   <si>
     <t>02-03-2027</t>
   </si>
   <si>
     <t>mer, 12/15/2027 - 00:00</t>
   </si>
   <si>
     <t>Programme franco-irlandais pour les missions</t>
   </si>
   <si>
-    <t>Ittc Officer</t>
-[...1 lines deleted...]
-  <si>
     <t>Programme de valorisation des talents des Pays-Bas (NTP)</t>
   </si>
   <si>
     <t>Programme de valorisation des talents des Pays-Bas</t>
   </si>
   <si>
-    <t>Statistiques</t>
-[...7 lines deleted...]
-  <si>
     <t>Atelier 2026 de l'OMC sur les notifications de subventions (première phase)</t>
   </si>
   <si>
-    <t>10-11-2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Cours avancé sur le commerce des services</t>
   </si>
   <si>
     <t>02-11-2026</t>
   </si>
   <si>
     <t>Compétences en matière de négociations commerciales</t>
   </si>
   <si>
     <t>Atelier national de l’OMC sur la théorie et les téchniques de négociation</t>
   </si>
   <si>
     <t>Atelier à l’intention des responsables des autorités chargées des enquêtes</t>
   </si>
   <si>
     <t>28-10-2026</t>
   </si>
   <si>
     <t>Subventions à la pêche</t>
   </si>
   <si>
     <t>Atelier de l'OMC sur les subventions à la pêche pour les Membres PMA</t>
   </si>
   <si>
     <t>Atelier sur l'accord relatif aux aspects des droits de propriété intellectuelle qui touchent au commerce (ADPIC) avec un accent sur la graduation des PMAs et les questions de commerce et de santé publique</t>
-  </si>
-[...4 lines deleted...]
-    <t>Dhaka</t>
   </si>
   <si>
     <t>Atelier national sur l'accord relatif aux marchés publics (GPA) 2012</t>
   </si>
   <si>
     <t>République kirghize</t>
   </si>
   <si>
     <t>Bishkek</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -926,61 +929,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H44"/>
+  <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H44"/>
+      <selection activeCell="A1" sqref="A1:H46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="290.072" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -1024,1108 +1027,1156 @@
       </c>
       <c r="B3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="1" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="D4" s="1"/>
       <c r="E4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="F5" s="1" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="E6" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F6" s="1" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="E7" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="F7" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="G7" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D7" s="1"/>
-[...8 lines deleted...]
-      </c>
       <c r="H7" s="1" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="B8" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="E8" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="F8" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="B9" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="E9" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="F9" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="E9" s="1" t="s">
+      <c r="G9" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="F9" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H9" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>59</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>60</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="B11" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>63</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="C12" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="D12" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="E12" s="1" t="s">
+      <c r="F12" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="F12" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="1" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="B13" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="D13" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="E13" s="1" t="s">
+      <c r="F13" s="1" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>8</v>
+        <v>75</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D14" s="1"/>
+      <c r="D14" s="1" t="s">
+        <v>78</v>
+      </c>
       <c r="E14" s="1" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>80</v>
+        <v>14</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F15" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B15" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G15" s="1" t="s">
-        <v>87</v>
+        <v>14</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>42</v>
+        <v>86</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>43</v>
+        <v>87</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>91</v>
+        <v>42</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="D17" s="1"/>
       <c r="E17" s="1" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>33</v>
+        <v>91</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B20" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C20" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="D20" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="E20" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="E20" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G20" s="1" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B21" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C21" s="1" t="s">
+      <c r="D21" s="1"/>
+      <c r="E21" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="D21" s="1" t="s">
+      <c r="F21" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="E21" s="1" t="s">
+      <c r="G21" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="F21" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H21" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="B22" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E22" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="F22" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D22" s="1" t="s">
+      <c r="G22" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="E22" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="1" t="s">
+      <c r="H22" s="1" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>16</v>
+        <v>82</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>108</v>
+        <v>34</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>23</v>
+        <v>82</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>118</v>
+        <v>49</v>
       </c>
       <c r="D24" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F24" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="E24" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G24" s="1" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="B25" s="1" t="s">
+      <c r="D25" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="C25" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" s="1" t="s">
-        <v>104</v>
+        <v>46</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>31</v>
+        <v>81</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="B26" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="C26" s="1" t="s">
+      <c r="E26" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D26" s="1" t="s">
+      <c r="F26" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="E26" s="1" t="s">
+      <c r="G26" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="F26" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H26" s="1" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B27" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="B27" s="1" t="s">
+      <c r="C27" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="C27" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D27" s="1"/>
       <c r="E27" s="1" t="s">
         <v>131</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>132</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>87</v>
+        <v>14</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C28" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="D28" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="1" t="s">
-        <v>137</v>
+        <v>126</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>138</v>
+        <v>90</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>14</v>
+        <v>113</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F29" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="B29" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G29" s="1" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>23</v>
+        <v>140</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>147</v>
+        <v>46</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>148</v>
+        <v>81</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>83</v>
+        <v>145</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>116</v>
+        <v>146</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>151</v>
+        <v>103</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>87</v>
+        <v>14</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
-        <v>64</v>
+        <v>148</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>112</v>
+        <v>49</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>153</v>
+        <v>135</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>154</v>
+        <v>12</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>155</v>
+        <v>68</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>14</v>
+        <v>113</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>64</v>
+        <v>150</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>83</v>
+        <v>37</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>116</v>
+        <v>38</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>95</v>
+        <v>152</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>13</v>
+        <v>153</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>157</v>
+        <v>14</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="B34" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="C34" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G34" s="1" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="B35" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="F35" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="C35" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G35" s="1" t="s">
-        <v>164</v>
+        <v>113</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>165</v>
+        <v>54</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="F36" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="C36" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G36" s="1" t="s">
-        <v>167</v>
+        <v>14</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>165</v>
+        <v>54</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="B37" s="1" t="s">
+      <c r="D37" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="C37" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" s="1" t="s">
-        <v>147</v>
+        <v>165</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>87</v>
+        <v>47</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
-        <v>139</v>
+        <v>35</v>
       </c>
       <c r="B38" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E38" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="C38" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E38" s="1" t="s">
+      <c r="F38" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="F38" s="1" t="s">
+      <c r="G38" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="G38" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H38" s="1" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>174</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>83</v>
+        <v>49</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>116</v>
+        <v>50</v>
       </c>
       <c r="E39" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="F39" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H39" s="1" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B40" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="B40" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1" t="s">
-        <v>102</v>
+        <v>49</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>103</v>
+        <v>135</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>150</v>
+        <v>28</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>151</v>
+        <v>29</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>14</v>
+        <v>113</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
-        <v>139</v>
+        <v>8</v>
       </c>
       <c r="B41" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="E41" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="C41" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F41" s="1" t="s">
-        <v>120</v>
+        <v>74</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B42" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="B42" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" s="1" t="s">
-        <v>83</v>
+        <v>121</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>128</v>
+        <v>160</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>69</v>
+        <v>161</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>87</v>
+        <v>14</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
-        <v>81</v>
+        <v>154</v>
       </c>
       <c r="B43" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="E43" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="C43" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F43" s="1" t="s">
-        <v>120</v>
+        <v>139</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>14</v>
+        <v>113</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="B44" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B45" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="C44" s="1" t="s">
+      <c r="C45" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B46" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="D44" s="1" t="s">
+      <c r="C46" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="E44" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G44" s="1" t="s">
+      <c r="D46" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="H44" s="1" t="s">
-        <v>22</v>
+      <c r="H46" s="1" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>