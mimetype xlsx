--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -12,455 +12,422 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Trade Topic</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Host Country</t>
   </si>
   <si>
     <t>Venue</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Activity Type</t>
   </si>
   <si>
     <t>eAR Status</t>
   </si>
   <si>
+    <t>Accession</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10845" hreflang="fr"&gt;ATELIER SUR LA PRÉPARATION DE LA 7e RÉUNION DU GROUPE DE TRAVAIL &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Éthiopie</t>
+  </si>
+  <si>
+    <t>Addis Ababa</t>
+  </si>
+  <si>
+    <t>08-04-2026</t>
+  </si>
+  <si>
+    <t>jeu, 04/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t>Approved</t>
+  </si>
+  <si>
+    <t>Environnement</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10843" hreflang="fr"&gt;Atelier en ligne sur le commerce et l&amp;#039;environnement&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>El Salvador</t>
+  </si>
+  <si>
+    <t>09-04-2026</t>
+  </si>
+  <si>
+    <t>ven, 04/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier virtuel - National</t>
+  </si>
+  <si>
+    <t>Division</t>
+  </si>
+  <si>
+    <t>Accès aux marchés pour les marchandises</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10839" hreflang="fr"&gt;Atelier régional sur la résilience de la chaîne d&amp;#039;approvisionnement : utilisation des droits de douane, des licences et des restrictions quantitatives par les Membres de l&amp;#039;OMC pour les pays d&amp;#039;Europe Centrale et Orientale, d&amp;#039;Asie Centrale et du Caucase &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Autriche</t>
+  </si>
+  <si>
+    <t>Joint Vienna Institute, Vienna</t>
+  </si>
+  <si>
+    <t>29-06-2026</t>
+  </si>
+  <si>
+    <t>jeu, 07/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Regional course/Workshop</t>
+  </si>
+  <si>
+    <t>Multi-sujet</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10832" hreflang="fr"&gt;Atelier de l&amp;#039;OMC sur la politique de la concurrence, le commerce et le développement&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>WTO</t>
+  </si>
+  <si>
+    <t>21-07-2026</t>
+  </si>
+  <si>
+    <t>jeu, 07/23/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours thématique</t>
+  </si>
+  <si>
+    <t>Commerce des services</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10831" hreflang="fr"&gt;Atelier nationale sur le commerce des services et le commerce digital.&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Saint-Kitts-et-Nevis</t>
+  </si>
+  <si>
+    <t>Basseterre</t>
+  </si>
+  <si>
+    <t>12-10-2026</t>
+  </si>
+  <si>
+    <t>jeu, 10/15/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mesures correctives commerciales</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10830" hreflang="fr"&gt;Atelier national sur les les mesures correctives commerciales&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Paraguay</t>
+  </si>
+  <si>
+    <t>Asunción</t>
+  </si>
+  <si>
+    <t>20-07-2026</t>
+  </si>
+  <si>
+    <t>mer, 07/22/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Compétences en matière de négociations commerciales</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10818" hreflang="fr"&gt;Atelier national de l’OMC sur la théorie et les techniques de négociation&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Équateur</t>
+  </si>
+  <si>
+    <t>Quito</t>
+  </si>
+  <si>
+    <t>Ittc Officer</t>
+  </si>
+  <si>
+    <t>Transparence</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10815" hreflang="fr"&gt;Atelier national de notifications&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Timor-Leste</t>
+  </si>
+  <si>
+    <t>Dili</t>
+  </si>
+  <si>
+    <t>08-06-2026</t>
+  </si>
+  <si>
+    <t>jeu, 06/11/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Agriculture</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10816" hreflang="fr"&gt;45ème cycle de consultations sur l&amp;#039;aide au développement du coton&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>WTO, Geneva</t>
+  </si>
+  <si>
+    <t>04-05-2026</t>
+  </si>
+  <si>
+    <t>lun, 05/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Normes (SPS, OTC)</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10813" hreflang="fr"&gt;Atelier sur l&amp;#039;Accord sur l&amp;#039;application des mesures sanitaires et phytosanitaires (SPS) et l&amp;#039;Accord sur les obstacles techniques au commerce (OTC)&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>27-05-2026</t>
+  </si>
+  <si>
+    <t>ven, 05/29/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10794" hreflang="fr"&gt;Atelier national sur les notifications à l&amp;#039;OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Tanzanie</t>
+  </si>
+  <si>
+    <t>Dodoma, Tanzania</t>
+  </si>
+  <si>
+    <t>21-04-2026</t>
+  </si>
+  <si>
+    <t>ven, 04/24/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mesures sanitaires et phytosanitaires (SPS)</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10812" hreflang="fr"&gt;Atelier thématique du Comité SPS sur la transparence &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>22-06-2026</t>
+  </si>
+  <si>
+    <t>mar, 06/23/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Subventions à la pêche</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10808" hreflang="fr"&gt;Atelier de l&amp;#039;OMC sur les subventions à la pêche pour les Membres PMA&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>15-06-2026</t>
+  </si>
+  <si>
+    <t>jeu, 06/18/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10805" hreflang="fr"&gt;Cours sur les Éléments clés pour participer au Comité SPS &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>01-10-2026</t>
+  </si>
+  <si>
+    <t>jeu, 11/19/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Droits de propriété intellectuelle qui touchent au commerce (ADPIC)</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10775" hreflang="fr"&gt;Atelier sur l&amp;#039;accord relatif aux aspects des droits de propriété intellectuelle qui touchent au commerce (ADPIC) avec un accent sur la graduation des PMAs et les questions de commerce et de santé publique&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>Dhaka</t>
+  </si>
+  <si>
+    <t>jeu, 05/07/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10800" hreflang="fr"&gt;Atelier national sur l&amp;#039;accord de l&amp;#039;OMC sur l&amp;#039;agriculture et les négociations agricoles&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Nigéria</t>
+  </si>
+  <si>
+    <t>Abuja</t>
+  </si>
+  <si>
+    <t>ven, 06/26/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10792" hreflang="fr"&gt;Conférence annuelle du Programme de Chaires de l&amp;#039;OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Geneva</t>
+  </si>
+  <si>
+    <t>01-07-2026</t>
+  </si>
+  <si>
+    <t>ven, 07/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Global</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10787" hreflang="fr"&gt;ATELIER NATIONAL SUR LES COMPÉTENCES EN MATIÈRE DE NÉGOCIATIONS COMMERCIALES&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Omán</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muscat </t>
+  </si>
+  <si>
+    <t>19-04-2026</t>
+  </si>
+  <si>
+    <t>mer, 04/22/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ITTC officer</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10783" hreflang="fr"&gt;Cours d&amp;#039;introduction à la politique commerciale de l&amp;#039;OMC pour les PMA&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>20-04-2026</t>
+  </si>
+  <si>
+    <t>ven, 05/08/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Other global activity</t>
+  </si>
+  <si>
+    <t>Autres questions</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10781" hreflang="fr"&gt;Atelier IFC-OMC sur le financement du commerce - Renforcement des capacités des banques et des PME&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Dar es Salaam</t>
+  </si>
+  <si>
+    <t>11-06-2026</t>
+  </si>
+  <si>
+    <t>ven, 06/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10782" hreflang="fr"&gt;Atelier sur la mise en œuvre de l&amp;#039;article 66.2 de l&amp;#039;Accord sur les ADPIC: Incitations pour le Transfert de Technologie vers les PMA&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>jeu, 04/23/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10773" hreflang="fr"&gt;Atelier National sur SPS-TBT&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Muscat</t>
+  </si>
+  <si>
+    <t>05-04-2026</t>
+  </si>
+  <si>
+    <t>mar, 04/07/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10756" hreflang="fr"&gt;Atelier national sur les mécanismes de transparence et les notifications&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Kazakhstan</t>
+  </si>
+  <si>
+    <t>Astana</t>
+  </si>
+  <si>
     <t>Marchés publics</t>
-  </si>
-[...376 lines deleted...]
-    <t>ven, 04/10/2026 - 00:00</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10757" hreflang="fr"&gt;Atelier mondial avancé sur l&amp;#039;Accord des Marchés Publics (AMP) 2012&lt;/a&gt;</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10645" hreflang="fr"&gt;Atelier national sur les exigences de notification de l&amp;#039;OMC&lt;/a&gt;</t>
   </si>
   <si>
     <t>Dhaka (TBC)</t>
   </si>
   <si>
     <t>27-04-2026</t>
   </si>
   <si>
     <t>jeu, 04/30/2026 - 00:00</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10557" hreflang="fr"&gt;Atelier régional pour les pays de l&amp;#039;Afrique francophone sur le commerce des services et le commerce digital. &lt;br /&gt;
 CET ATELIER EST REPORTÉ - LES NOUVELLES DATES SERONT COMMUNIQUÉES PROCHAINEMENT&lt;/a&gt;</t>
   </si>
   <si>
     <t>Bénin</t>
   </si>
   <si>
     <t>Cotonou</t>
@@ -798,65 +765,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H29"/>
+  <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H29"/>
+      <selection activeCell="A1" sqref="A1:H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="80.123" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="298.356" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="372.623" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
@@ -878,738 +845,686 @@
         <v>11</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="D3" s="1"/>
+      <c r="E3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="F3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="G3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" s="1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="D5" s="1"/>
+        <v>32</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>33</v>
+      </c>
       <c r="E5" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="F8" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="C9" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="1" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>70</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>32</v>
+        <v>72</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>79</v>
+        <v>32</v>
       </c>
       <c r="D14" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="E14" s="1" t="s">
+      <c r="F14" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="F14" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="1" t="s">
-        <v>83</v>
+        <v>36</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="B15" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F15" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G15" s="1" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>29</v>
+        <v>85</v>
       </c>
       <c r="B16" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="D16" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="E16" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="E16" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G16" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="B17" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="D17" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F17" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="E17" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G17" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="B18" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="E18" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="D18" s="1" t="s">
+      <c r="F18" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="E18" s="1" t="s">
+      <c r="G18" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="F18" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H18" s="1" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="B19" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>102</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>103</v>
       </c>
       <c r="G19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" s="1" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C20" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E20" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="F20" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="E20" s="1" t="s">
+      <c r="G20" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="F20" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H20" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>77</v>
+        <v>109</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>113</v>
+        <v>14</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="B22" s="1" t="s">
+      <c r="C22" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="F22" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="C22" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G22" s="1" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="B23" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="F23" s="1" t="s">
         <v>119</v>
-      </c>
-[...10 lines deleted...]
-        <v>120</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>48</v>
+        <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="B24" s="1" t="s">
+      <c r="D24" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="C24" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" s="1" t="s">
-        <v>124</v>
+        <v>12</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>125</v>
+        <v>20</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>104</v>
+        <v>14</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>55</v>
+        <v>123</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C25" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E25" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="D25" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F25" s="1" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>131</v>
+        <v>87</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>10</v>
+        <v>130</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>11</v>
+        <v>131</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>111</v>
+        <v>132</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>63</v>
+        <v>133</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>48</v>
-[...51 lines deleted...]
-        <v>48</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>