--- v8 (2026-04-03)
+++ v9 (2026-04-24)
@@ -12,453 +12,495 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Trade Topic</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Host Country</t>
   </si>
   <si>
     <t>Venue</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Activity Type</t>
   </si>
   <si>
     <t>eAR Status</t>
   </si>
   <si>
+    <t>Agriculture</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10861" hreflang="fr"&gt;Atelier avancé sur les notifications en agriculture &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>WTO</t>
+  </si>
+  <si>
+    <t>01-09-2026</t>
+  </si>
+  <si>
+    <t>ven, 09/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours thématique</t>
+  </si>
+  <si>
+    <t>Division</t>
+  </si>
+  <si>
+    <t>Transparence</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10859" hreflang="fr"&gt;Atelier national sur le suivi de l&amp;#039;examen de politique commerciale&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Angola</t>
+  </si>
+  <si>
+    <t>Luanda</t>
+  </si>
+  <si>
+    <t>26-05-2026</t>
+  </si>
+  <si>
+    <t>jeu, 05/28/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t>Approved</t>
+  </si>
+  <si>
+    <t>Accord sur les technologies de l&amp;#039;information et accords sectoriels</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10857" hreflang="fr"&gt;Atelier national sur l&amp;#039;extension de l&amp;#039;ITA &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Viet Nam</t>
+  </si>
+  <si>
+    <t>Hanoi</t>
+  </si>
+  <si>
+    <t>08-06-2026</t>
+  </si>
+  <si>
+    <t>mer, 06/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Budget Section</t>
+  </si>
+  <si>
     <t>Accession</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10845" hreflang="fr"&gt;ATELIER SUR LA PRÉPARATION DE LA 7e RÉUNION DU GROUPE DE TRAVAIL &lt;/a&gt;</t>
-[...32 lines deleted...]
-    <t>ven, 04/10/2026 - 00:00</t>
+    <t>&lt;a href="/fr/node/10856" hreflang="fr"&gt;Turkmenistan- ASSISTANCE TECHNIQUE POUR LA MISE À JOUR DU MÉMORANDUM SUR LE RÉGIME DU COMMERCE EXTÉRIEUR (MFTR) ET LA PRÉPARATION DES NÉGOCIATIONS D&amp;#039;ADHÉSION À L&amp;#039;OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Turkménistan</t>
+  </si>
+  <si>
+    <t>Ashgabat</t>
+  </si>
+  <si>
+    <t>19-05-2026</t>
+  </si>
+  <si>
+    <t>ven, 05/22/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Multi-sujet</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10855" hreflang="fr"&gt;Cours avancé de politique commerciale&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>22-06-2026</t>
+  </si>
+  <si>
+    <t>ven, 12/11/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours avancé de politique commerciale appliqué</t>
+  </si>
+  <si>
+    <t>Ittc Officer</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10854" hreflang="fr"&gt;Cours avancé de politique commerciale&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>ven, 10/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10853" hreflang="fr"&gt;Atelier national sur les notifications agricoles&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Chili</t>
+  </si>
+  <si>
+    <t>Santiago de Chile</t>
+  </si>
+  <si>
+    <t>10-06-2026</t>
+  </si>
+  <si>
+    <t>ven, 06/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10850" hreflang="fr"&gt;OMC- APF Atelier mondial à l’intention des parlementaires francophones sur l’OMC et le commerce mondial&lt;br /&gt;
+&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WTO </t>
+  </si>
+  <si>
+    <t>28-05-2026</t>
+  </si>
+  <si>
+    <t>ven, 05/29/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Regional course/Workshop</t>
+  </si>
+  <si>
+    <t>TAME(1)</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10849" hreflang="fr"&gt;Atelier national sur l’adhésion de Curaçao&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Curaçao</t>
+  </si>
+  <si>
+    <t>27-05-2026</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10848" hreflang="fr"&gt;Atelier national sur l&amp;#039;adhésion du Bhoutan&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Bhoutan</t>
+  </si>
+  <si>
+    <t>Thimphu, Bhutan</t>
+  </si>
+  <si>
+    <t>04-05-2026</t>
+  </si>
+  <si>
+    <t>ven, 05/08/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Accès aux marchés pour les marchandises</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10839" hreflang="fr"&gt;Atelier régional sur la résilience de la chaîne d&amp;#039;approvisionnement : utilisation des droits de douane, des licences et des restrictions quantitatives par les Membres de l&amp;#039;OMC pour les pays d&amp;#039;Europe Centrale et Orientale, d&amp;#039;Asie Centrale et du Caucase &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Autriche</t>
+  </si>
+  <si>
+    <t>Joint Vienna Institute, Vienna</t>
+  </si>
+  <si>
+    <t>29-06-2026</t>
+  </si>
+  <si>
+    <t>jeu, 07/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10832" hreflang="fr"&gt;Atelier de l&amp;#039;OMC sur la politique de la concurrence, le commerce et le développement&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>21-07-2026</t>
+  </si>
+  <si>
+    <t>jeu, 07/23/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Commerce des services</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10831" hreflang="fr"&gt;Atelier nationale sur le commerce des services et le commerce digital.&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Saint-Kitts-et-Nevis</t>
+  </si>
+  <si>
+    <t>Basseterre</t>
+  </si>
+  <si>
+    <t>12-10-2026</t>
+  </si>
+  <si>
+    <t>jeu, 10/15/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mesures correctives commerciales</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10830" hreflang="fr"&gt;Atelier national sur les les mesures correctives commerciales&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Paraguay</t>
+  </si>
+  <si>
+    <t>Asunción</t>
+  </si>
+  <si>
+    <t>20-07-2026</t>
+  </si>
+  <si>
+    <t>mer, 07/22/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Compétences en matière de négociations commerciales</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10818" hreflang="fr"&gt;Atelier national de l’OMC sur la théorie et les techniques de négociation&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Équateur</t>
+  </si>
+  <si>
+    <t>Quito</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10815" hreflang="fr"&gt;Atelier national de notifications&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Timor-Leste</t>
+  </si>
+  <si>
+    <t>Dili</t>
+  </si>
+  <si>
+    <t>jeu, 06/11/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10816" hreflang="fr"&gt;45ème cycle de consultations sur l&amp;#039;aide au développement du coton&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>WTO, Geneva</t>
+  </si>
+  <si>
+    <t>lun, 05/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Normes (SPS, OTC)</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10813" hreflang="fr"&gt;Atelier sur l&amp;#039;Accord sur l&amp;#039;application des mesures sanitaires et phytosanitaires (SPS) et l&amp;#039;Accord sur les obstacles techniques au commerce (OTC)&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Mesures sanitaires et phytosanitaires (SPS)</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10812" hreflang="fr"&gt;Atelier thématique du Comité SPS sur la transparence &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>mar, 06/23/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Subventions à la pêche</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10808" hreflang="fr"&gt;Atelier de l&amp;#039;OMC sur les subventions à la pêche pour les Membres PMA&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>15-06-2026</t>
+  </si>
+  <si>
+    <t>jeu, 06/18/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10805" hreflang="fr"&gt;Cours sur les Éléments clés pour participer au Comité SPS &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>01-10-2026</t>
+  </si>
+  <si>
+    <t>jeu, 11/19/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Droits de propriété intellectuelle qui touchent au commerce (ADPIC)</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10775" hreflang="fr"&gt;Atelier sur l&amp;#039;accord relatif aux aspects des droits de propriété intellectuelle qui touchent au commerce (ADPIC) avec un accent sur la graduation des PMAs et les questions de commerce et de santé publique&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>Dhaka</t>
+  </si>
+  <si>
+    <t>jeu, 05/07/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10800" hreflang="fr"&gt;Atelier national sur l&amp;#039;accord de l&amp;#039;OMC sur l&amp;#039;agriculture et les négociations agricoles&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Nigéria</t>
+  </si>
+  <si>
+    <t>Abuja</t>
+  </si>
+  <si>
+    <t>ven, 06/26/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10792" hreflang="fr"&gt;Conférence annuelle du Programme de Chaires de l&amp;#039;OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Geneva</t>
+  </si>
+  <si>
+    <t>01-07-2026</t>
+  </si>
+  <si>
+    <t>ven, 07/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Global</t>
+  </si>
+  <si>
+    <t>Autres questions</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10781" hreflang="fr"&gt;Atelier IFC-OMC sur le financement du commerce - Renforcement des capacités des banques et des PME&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Tanzanie</t>
+  </si>
+  <si>
+    <t>Dar es Salaam</t>
+  </si>
+  <si>
+    <t>11-06-2026</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10778" hreflang="fr"&gt;Atelier régional sur le commerce des services pour les membres du CCG &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Arabie saoudite, Royaume dʼ</t>
+  </si>
+  <si>
+    <t>Riyadh</t>
+  </si>
+  <si>
+    <t>07-06-2026</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10776" hreflang="fr"&gt;CCG-OMC Atelier régional sur les compétences en matière de négociation commerciale&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>10-05-2026</t>
+  </si>
+  <si>
+    <t>mer, 05/13/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ITTC officer</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10755" hreflang="fr"&gt;Formations virtuelles de l&amp;#039;OMC sur l&amp;#039;accord ADPIC et la sortie de la catégorie des pays les moins avancés (PMA) de Bangladesh&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>05-05-2026</t>
+  </si>
+  <si>
+    <t>jeu, 05/21/2026 - 00:00</t>
   </si>
   <si>
     <t>Atelier virtuel - National</t>
   </si>
   <si>
-    <t>Division</t>
-[...307 lines deleted...]
-  <si>
     <t>&lt;a href="/fr/node/10645" hreflang="fr"&gt;Atelier national sur les exigences de notification de l&amp;#039;OMC&lt;/a&gt;</t>
   </si>
   <si>
     <t>Dhaka (TBC)</t>
   </si>
   <si>
     <t>27-04-2026</t>
   </si>
   <si>
     <t>jeu, 04/30/2026 - 00:00</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10557" hreflang="fr"&gt;Atelier régional pour les pays de l&amp;#039;Afrique francophone sur le commerce des services et le commerce digital. &lt;br /&gt;
-CET ATELIER EST REPORTÉ - LES NOUVELLES DATES SERONT COMMUNIQUÉES PROCHAINEMENT&lt;/a&gt;</t>
+    <t>&lt;a href="/fr/node/10557" hreflang="fr"&gt;Atelier régional pour les pays de l&amp;#039;Afrique francophone sur le commerce des services et le commerce digital. &lt;/a&gt;</t>
   </si>
   <si>
     <t>Bénin</t>
   </si>
   <si>
     <t>Cotonou</t>
   </si>
   <si>
-    <t>13-04-2026</t>
-[...2 lines deleted...]
-    <t>ven, 04/17/2026 - 00:00</t>
+    <t>06-07-2026</t>
+  </si>
+  <si>
+    <t>jeu, 07/09/2026 - 00:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -765,66 +807,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H27"/>
+  <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H27"/>
+      <selection activeCell="A1" sqref="A1:H31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="84.836" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="372.623" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="55.272" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -845,686 +887,788 @@
         <v>11</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="1"/>
+      <c r="D3" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="F6" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E6" s="1" t="s">
+      <c r="G6" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="F6" s="1" t="s">
+      <c r="H6" s="1" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="C7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="F7" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C7" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G7" s="1" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F8" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B8" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G8" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="H9" s="1" t="s">
         <v>55</v>
-      </c>
-[...16 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="D10" s="1"/>
       <c r="E10" s="1" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B12" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H12" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="F14" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="B14" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G14" s="1" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H14" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="B15" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>83</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>84</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>89</v>
+        <v>72</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="D17" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="E17" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F17" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="E17" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G17" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="B18" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C18" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="1" t="s">
+      <c r="E18" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="F18" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="E18" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G18" s="1" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>102</v>
+        <v>58</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>30</v>
+        <v>98</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>72</v>
+        <v>106</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>65</v>
+        <v>108</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>118</v>
+        <v>62</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>20</v>
+        <v>116</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>123</v>
+        <v>37</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>33</v>
+        <v>118</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>73</v>
+        <v>120</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>36</v>
+        <v>121</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>54</v>
+        <v>122</v>
       </c>
       <c r="B26" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="C26" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="E26" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="1" t="s">
-        <v>128</v>
+        <v>49</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>37</v>
+        <v>73</v>
       </c>
       <c r="B27" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="E27" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="D27" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F27" s="1" t="s">
-        <v>133</v>
+        <v>29</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>15</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>