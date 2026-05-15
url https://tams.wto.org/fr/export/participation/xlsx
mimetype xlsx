--- v9 (2026-04-24)
+++ v10 (2026-05-15)
@@ -12,480 +12,483 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Trade Topic</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Host Country</t>
   </si>
   <si>
     <t>Venue</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Activity Type</t>
   </si>
   <si>
     <t>eAR Status</t>
   </si>
   <si>
+    <t>Compétences en matière de négociations commerciales</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10881" hreflang="fr"&gt;Atelier national de l’OMC sur la théorie et les techniques de négociation&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Colombie</t>
+  </si>
+  <si>
+    <t>Bogotá</t>
+  </si>
+  <si>
+    <t>26-10-2026</t>
+  </si>
+  <si>
+    <t>ven, 10/30/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t>Ittc Officer</t>
+  </si>
+  <si>
+    <t>Commerce des services</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10875" hreflang="fr"&gt;Atelier national sur le commerce des services&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Cambodge</t>
+  </si>
+  <si>
+    <t>Phnom Penh</t>
+  </si>
+  <si>
+    <t>10-06-2026</t>
+  </si>
+  <si>
+    <t>ven, 06/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Budget Section</t>
+  </si>
+  <si>
+    <t>Licences d&amp;#039;importation</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10873" hreflang="fr"&gt;Atelier de renforcement des capacités sur les licences d’importation et les notifications&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>WTO</t>
+  </si>
+  <si>
+    <t>23-09-2026</t>
+  </si>
+  <si>
+    <t>ven, 09/25/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours thématique</t>
+  </si>
+  <si>
+    <t>Division</t>
+  </si>
+  <si>
+    <t>Soutien à l&amp;#039;AT</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10867" hreflang="fr"&gt;Post-TPR atelier national sur la diffusion des résultats de l&amp;#039;examen de la politique commerciale de Zambie&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Zambie</t>
+  </si>
+  <si>
+    <t>Lusaka</t>
+  </si>
+  <si>
+    <t>02-06-2026</t>
+  </si>
+  <si>
+    <t>jeu, 06/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Approved</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10865" hreflang="fr"&gt;Atelier national de l&amp;#039;OMC sur les techniques de négociation commerciale&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Guatemala</t>
+  </si>
+  <si>
+    <t>Guatemala city</t>
+  </si>
+  <si>
+    <t>22-06-2026</t>
+  </si>
+  <si>
+    <t>ven, 06/26/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mesures correctives commerciales</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10868" hreflang="fr"&gt;Atelier à l’intention des responsables des autorités chargées des enquêtes&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>28-10-2026</t>
+  </si>
+  <si>
+    <t>jeu, 10/29/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Logistics</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10866" hreflang="fr"&gt;Atelier national sur le commerce des services et les bonnes pratiques réglementaires&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Guyana</t>
+  </si>
+  <si>
+    <t>Georgetown</t>
+  </si>
+  <si>
+    <t>16-06-2026</t>
+  </si>
+  <si>
+    <t>ven, 06/19/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ITTC officer</t>
+  </si>
+  <si>
     <t>Agriculture</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10861" hreflang="fr"&gt;Atelier avancé sur les notifications en agriculture &lt;/a&gt;</t>
   </si>
   <si>
-    <t>Suisse</t>
-[...4 lines deleted...]
-  <si>
     <t>01-09-2026</t>
   </si>
   <si>
     <t>ven, 09/04/2026 - 00:00</t>
   </si>
   <si>
-    <t>Cours thématique</t>
-[...4 lines deleted...]
-  <si>
     <t>Transparence</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10859" hreflang="fr"&gt;Atelier national sur le suivi de l&amp;#039;examen de politique commerciale&lt;/a&gt;</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>Luanda</t>
   </si>
   <si>
     <t>26-05-2026</t>
   </si>
   <si>
     <t>jeu, 05/28/2026 - 00:00</t>
   </si>
   <si>
-    <t>National</t>
-[...4 lines deleted...]
-  <si>
     <t>Accord sur les technologies de l&amp;#039;information et accords sectoriels</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10857" hreflang="fr"&gt;Atelier national sur l&amp;#039;extension de l&amp;#039;ITA &lt;/a&gt;</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>Hanoi</t>
   </si>
   <si>
     <t>08-06-2026</t>
   </si>
   <si>
     <t>mer, 06/10/2026 - 00:00</t>
   </si>
   <si>
-    <t>Budget Section</t>
-[...1 lines deleted...]
-  <si>
     <t>Accession</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10856" hreflang="fr"&gt;Turkmenistan- ASSISTANCE TECHNIQUE POUR LA MISE À JOUR DU MÉMORANDUM SUR LE RÉGIME DU COMMERCE EXTÉRIEUR (MFTR) ET LA PRÉPARATION DES NÉGOCIATIONS D&amp;#039;ADHÉSION À L&amp;#039;OMC&lt;/a&gt;</t>
+    <t>&lt;a href="/fr/node/10856" hreflang="fr"&gt;ASSISTANCE TECHNIQUE POUR LA MISE À JOUR DU MÉMORANDUM SUR LE RÉGIME DU COMMERCE EXTÉRIEUR (MFTR) ET LA PRÉPARATION DES NÉGOCIATIONS D&amp;#039;ADHÉSION À L&amp;#039;OMC&lt;/a&gt;</t>
   </si>
   <si>
     <t>Turkménistan</t>
   </si>
   <si>
     <t>Ashgabat</t>
   </si>
   <si>
     <t>19-05-2026</t>
   </si>
   <si>
     <t>ven, 05/22/2026 - 00:00</t>
   </si>
   <si>
     <t>Multi-sujet</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10855" hreflang="fr"&gt;Cours avancé de politique commerciale&lt;/a&gt;</t>
   </si>
   <si>
-    <t>22-06-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>ven, 12/11/2026 - 00:00</t>
   </si>
   <si>
     <t>Cours avancé de politique commerciale appliqué</t>
   </si>
   <si>
-    <t>Ittc Officer</t>
-[...1 lines deleted...]
-  <si>
     <t>&lt;a href="/fr/node/10854" hreflang="fr"&gt;Cours avancé de politique commerciale&lt;/a&gt;</t>
   </si>
   <si>
     <t>ven, 10/09/2026 - 00:00</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10853" hreflang="fr"&gt;Atelier national sur les notifications agricoles&lt;/a&gt;</t>
   </si>
   <si>
     <t>Chili</t>
   </si>
   <si>
     <t>Santiago de Chile</t>
-  </si>
-[...4 lines deleted...]
-    <t>ven, 06/12/2026 - 00:00</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10850" hreflang="fr"&gt;OMC- APF Atelier mondial à l’intention des parlementaires francophones sur l’OMC et le commerce mondial&lt;br /&gt;
 &lt;/a&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">WTO </t>
   </si>
   <si>
     <t>28-05-2026</t>
   </si>
   <si>
     <t>ven, 05/29/2026 - 00:00</t>
   </si>
   <si>
     <t>Regional course/Workshop</t>
   </si>
   <si>
-    <t>TAME(1)</t>
-[...1 lines deleted...]
-  <si>
     <t>&lt;a href="/fr/node/10849" hreflang="fr"&gt;Atelier national sur l’adhésion de Curaçao&lt;/a&gt;</t>
   </si>
   <si>
     <t>Curaçao</t>
   </si>
   <si>
     <t>27-05-2026</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10848" hreflang="fr"&gt;Atelier national sur l&amp;#039;adhésion du Bhoutan&lt;/a&gt;</t>
-[...13 lines deleted...]
-  <si>
     <t>Accès aux marchés pour les marchandises</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10839" hreflang="fr"&gt;Atelier régional sur la résilience de la chaîne d&amp;#039;approvisionnement : utilisation des droits de douane, des licences et des restrictions quantitatives par les Membres de l&amp;#039;OMC pour les pays d&amp;#039;Europe Centrale et Orientale, d&amp;#039;Asie Centrale et du Caucase &lt;/a&gt;</t>
   </si>
   <si>
     <t>Autriche</t>
   </si>
   <si>
     <t>Joint Vienna Institute, Vienna</t>
   </si>
   <si>
     <t>29-06-2026</t>
   </si>
   <si>
     <t>jeu, 07/02/2026 - 00:00</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10832" hreflang="fr"&gt;Atelier de l&amp;#039;OMC sur la politique de la concurrence, le commerce et le développement&lt;/a&gt;</t>
   </si>
   <si>
     <t>21-07-2026</t>
   </si>
   <si>
     <t>jeu, 07/23/2026 - 00:00</t>
   </si>
   <si>
-    <t>Commerce des services</t>
-[...1 lines deleted...]
-  <si>
     <t>&lt;a href="/fr/node/10831" hreflang="fr"&gt;Atelier nationale sur le commerce des services et le commerce digital.&lt;/a&gt;</t>
   </si>
   <si>
     <t>Saint-Kitts-et-Nevis</t>
   </si>
   <si>
     <t>Basseterre</t>
   </si>
   <si>
     <t>12-10-2026</t>
   </si>
   <si>
     <t>jeu, 10/15/2026 - 00:00</t>
   </si>
   <si>
-    <t>Mesures correctives commerciales</t>
-[...1 lines deleted...]
-  <si>
     <t>&lt;a href="/fr/node/10830" hreflang="fr"&gt;Atelier national sur les les mesures correctives commerciales&lt;/a&gt;</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>Asunción</t>
   </si>
   <si>
     <t>20-07-2026</t>
   </si>
   <si>
     <t>mer, 07/22/2026 - 00:00</t>
   </si>
   <si>
-    <t>Compétences en matière de négociations commerciales</t>
-[...1 lines deleted...]
-  <si>
     <t>&lt;a href="/fr/node/10818" hreflang="fr"&gt;Atelier national de l’OMC sur la théorie et les techniques de négociation&lt;/a&gt;</t>
   </si>
   <si>
     <t>Équateur</t>
   </si>
   <si>
     <t>Quito</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10815" hreflang="fr"&gt;Atelier national de notifications&lt;/a&gt;</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>Dili</t>
   </si>
   <si>
     <t>jeu, 06/11/2026 - 00:00</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10816" hreflang="fr"&gt;45ème cycle de consultations sur l&amp;#039;aide au développement du coton&lt;/a&gt;</t>
-[...7 lines deleted...]
-  <si>
     <t>Normes (SPS, OTC)</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10813" hreflang="fr"&gt;Atelier sur l&amp;#039;Accord sur l&amp;#039;application des mesures sanitaires et phytosanitaires (SPS) et l&amp;#039;Accord sur les obstacles techniques au commerce (OTC)&lt;/a&gt;</t>
   </si>
   <si>
     <t>Mesures sanitaires et phytosanitaires (SPS)</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10812" hreflang="fr"&gt;Atelier thématique du Comité SPS sur la transparence &lt;/a&gt;</t>
   </si>
   <si>
     <t>mar, 06/23/2026 - 00:00</t>
   </si>
   <si>
-    <t>Subventions à la pêche</t>
-[...10 lines deleted...]
-  <si>
     <t>&lt;a href="/fr/node/10805" hreflang="fr"&gt;Cours sur les Éléments clés pour participer au Comité SPS &lt;/a&gt;</t>
   </si>
   <si>
     <t>01-10-2026</t>
   </si>
   <si>
     <t>jeu, 11/19/2026 - 00:00</t>
   </si>
   <si>
-    <t>Droits de propriété intellectuelle qui touchent au commerce (ADPIC)</t>
-[...13 lines deleted...]
-  <si>
     <t>&lt;a href="/fr/node/10800" hreflang="fr"&gt;Atelier national sur l&amp;#039;accord de l&amp;#039;OMC sur l&amp;#039;agriculture et les négociations agricoles&lt;/a&gt;</t>
   </si>
   <si>
     <t>Nigéria</t>
   </si>
   <si>
     <t>Abuja</t>
   </si>
   <si>
-    <t>ven, 06/26/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>&lt;a href="/fr/node/10792" hreflang="fr"&gt;Conférence annuelle du Programme de Chaires de l&amp;#039;OMC&lt;/a&gt;</t>
   </si>
   <si>
     <t>Geneva</t>
   </si>
   <si>
     <t>01-07-2026</t>
   </si>
   <si>
     <t>ven, 07/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Global</t>
   </si>
   <si>
     <t>Autres questions</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10781" hreflang="fr"&gt;Atelier IFC-OMC sur le financement du commerce - Renforcement des capacités des banques et des PME&lt;/a&gt;</t>
   </si>
   <si>
     <t>Tanzanie</t>
   </si>
   <si>
     <t>Dar es Salaam</t>
   </si>
   <si>
     <t>11-06-2026</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10778" hreflang="fr"&gt;Atelier régional sur le commerce des services pour les membres du CCG &lt;/a&gt;</t>
   </si>
   <si>
     <t>Arabie saoudite, Royaume dʼ</t>
   </si>
   <si>
     <t>Riyadh</t>
   </si>
   <si>
     <t>07-06-2026</t>
-  </si>
-[...34 lines deleted...]
-    <t>jeu, 04/30/2026 - 00:00</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10557" hreflang="fr"&gt;Atelier régional pour les pays de l&amp;#039;Afrique francophone sur le commerce des services et le commerce digital. &lt;/a&gt;</t>
   </si>
   <si>
     <t>Bénin</t>
   </si>
   <si>
     <t>Cotonou</t>
   </si>
   <si>
     <t>06-07-2026</t>
   </si>
   <si>
     <t>jeu, 07/09/2026 - 00:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -897,778 +900,780 @@
       </c>
       <c r="H2" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" s="1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C4" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="D4" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="E4" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E4" s="1" t="s">
+      <c r="F4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="1" t="s">
+      <c r="G4" s="1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>35</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="F9" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="D10" s="1"/>
+        <v>60</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>61</v>
+      </c>
       <c r="E10" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>37</v>
+        <v>76</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>71</v>
+        <v>41</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>14</v>
+        <v>79</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>75</v>
+        <v>25</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>77</v>
+        <v>41</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="C16" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="E16" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D16" s="1" t="s">
+      <c r="F16" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="E16" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G16" s="1" t="s">
-        <v>22</v>
+        <v>89</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>16</v>
+        <v>70</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="D17" s="1" t="s">
         <v>91</v>
       </c>
+      <c r="D17" s="1"/>
       <c r="E17" s="1" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>8</v>
+        <v>93</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>54</v>
+        <v>89</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>90</v>
+        <v>25</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>53</v>
+        <v>101</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>98</v>
+        <v>16</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>11</v>
+        <v>104</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>39</v>
+        <v>105</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>108</v>
+        <v>58</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>8</v>
+        <v>119</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>39</v>
+        <v>92</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>37</v>
+        <v>121</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>118</v>
+        <v>26</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>119</v>
+        <v>41</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>121</v>
+        <v>29</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>124</v>
+        <v>25</v>
       </c>
       <c r="D26" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E26" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="E26" s="1" t="s">
+      <c r="F26" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="F26" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" s="1" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>128</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>130</v>
+        <v>41</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="B28" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>132</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>133</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>54</v>
+        <v>134</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>134</v>
+        <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>108</v>
+        <v>135</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D29" s="1"/>
+        <v>137</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>138</v>
+      </c>
       <c r="E29" s="1" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>137</v>
+        <v>21</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>138</v>
+        <v>14</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>110</v>
+        <v>141</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>142</v>
+        <v>69</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>22</v>
+        <v>89</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>54</v>
+        <v>89</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>