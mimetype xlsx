--- v10 (2026-05-15)
+++ v11 (2026-06-04)
@@ -12,483 +12,455 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Trade Topic</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Host Country</t>
   </si>
   <si>
     <t>Venue</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Activity Type</t>
   </si>
   <si>
     <t>eAR Status</t>
   </si>
   <si>
+    <t>Autres questions</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10897" hreflang="fr"&gt;Atelier 2026 de l&amp;#039;OMC sur les notifications de subventions&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>WTO</t>
+  </si>
+  <si>
+    <t>10-11-2026</t>
+  </si>
+  <si>
+    <t>jeu, 11/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours thématique</t>
+  </si>
+  <si>
+    <t>Division</t>
+  </si>
+  <si>
+    <t>Mesures sanitaires et phytosanitaires (SPS)</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10895" hreflang="fr"&gt;COMORES- Atelier national sur la qualité, la normalisation et les mesures SPS / OTC &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Comores</t>
+  </si>
+  <si>
+    <t>Moroni</t>
+  </si>
+  <si>
+    <t>22-06-2026</t>
+  </si>
+  <si>
+    <t>jeu, 06/25/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t>TAME(1)</t>
+  </si>
+  <si>
+    <t>Multi-sujet</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10891" hreflang="fr"&gt;Îles Salomon – Séminaire national de suivi de l’Examen de la politique commerciale et des négociations commerciales à l’OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Îles Salomon</t>
+  </si>
+  <si>
+    <t>Honiara</t>
+  </si>
+  <si>
+    <t>28-09-2026</t>
+  </si>
+  <si>
+    <t>ven, 10/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Approved</t>
+  </si>
+  <si>
+    <t>Commerce des services</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10892" hreflang="fr"&gt;ATELIER RÉGIONAL SUR LE COMMERCE DES SERVICES POUR LES PAYS ARABES&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Émirats arabes unis</t>
+  </si>
+  <si>
+    <t>AMF ABU DHABI</t>
+  </si>
+  <si>
+    <t>mer, 09/30/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Regional course/Workshop</t>
+  </si>
+  <si>
+    <t>Budget Section</t>
+  </si>
+  <si>
+    <t>Mesures correctives commerciales</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10886" hreflang="fr"&gt;Atelier national sur des enquêtes en matière de défense commerciale à l&amp;#039;OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Paraguay</t>
+  </si>
+  <si>
+    <t>Asunción</t>
+  </si>
+  <si>
+    <t>21-07-2026</t>
+  </si>
+  <si>
+    <t>jeu, 07/23/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10885" hreflang="fr"&gt;Cours avancé sur le commerce des services&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>02-11-2026</t>
+  </si>
+  <si>
+    <t>ven, 11/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ITTC officer</t>
+  </si>
+  <si>
     <t>Compétences en matière de négociations commerciales</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10881" hreflang="fr"&gt;Atelier national de l’OMC sur la théorie et les techniques de négociation&lt;/a&gt;</t>
+    <t>&lt;a href="/fr/node/10881" hreflang="fr"&gt;Atelier national de l’OMC sur la théorie et les téchniques de négociation&lt;/a&gt;</t>
   </si>
   <si>
     <t>Colombie</t>
   </si>
   <si>
     <t>Bogotá</t>
   </si>
   <si>
-    <t>26-10-2026</t>
+    <t>27-10-2026</t>
   </si>
   <si>
     <t>ven, 10/30/2026 - 00:00</t>
   </si>
   <si>
-    <t>National</t>
+    <t>&lt;a href="/fr/node/10875" hreflang="fr"&gt;Atelier national sur le commerce des services&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Cambodge</t>
+  </si>
+  <si>
+    <t>Phnom Penh</t>
+  </si>
+  <si>
+    <t>10-06-2026</t>
+  </si>
+  <si>
+    <t>ven, 06/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Licences d&amp;#039;importation</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10873" hreflang="fr"&gt;Atelier de renforcement des capacités sur les licences d’importation et les notifications&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>23-09-2026</t>
+  </si>
+  <si>
+    <t>ven, 09/25/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Logistics</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10865" hreflang="fr"&gt;Atelier national de l&amp;#039;OMC sur la théorie et les techniques de négociation&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Guatemala</t>
+  </si>
+  <si>
+    <t>Guatemala city</t>
+  </si>
+  <si>
+    <t>ven, 07/24/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10868" hreflang="fr"&gt;Atelier à l’intention des responsables des autorités chargées des enquêtes&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>28-10-2026</t>
+  </si>
+  <si>
+    <t>jeu, 10/29/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10866" hreflang="fr"&gt;Atelier national sur le commerce des services et les bonnes pratiques réglementaires&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Guyana</t>
+  </si>
+  <si>
+    <t>Georgetown</t>
+  </si>
+  <si>
+    <t>16-06-2026</t>
+  </si>
+  <si>
+    <t>ven, 06/19/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Agriculture</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10861" hreflang="fr"&gt;Atelier avancé sur les notifications en agriculture &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>01-09-2026</t>
+  </si>
+  <si>
+    <t>ven, 09/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Accord sur les technologies de l&amp;#039;information et accords sectoriels</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10857" hreflang="fr"&gt;Atelier national sur l&amp;#039;extension de l&amp;#039;ITA &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Viet Nam</t>
+  </si>
+  <si>
+    <t>Hanoi</t>
+  </si>
+  <si>
+    <t>08-07-2026</t>
+  </si>
+  <si>
+    <t>ven, 07/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10855" hreflang="fr"&gt;Cours avancé de politique commerciale&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>ven, 12/11/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours avancé de politique commerciale appliqué</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10854" hreflang="fr"&gt;Cours avancé de politique commerciale&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>ven, 10/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10853" hreflang="fr"&gt;Atelier national sur les notifications agricoles&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Chili</t>
+  </si>
+  <si>
+    <t>Santiago de Chile</t>
+  </si>
+  <si>
+    <t>Accès aux marchés pour les marchandises</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10839" hreflang="fr"&gt;Atelier régional sur la résilience de la chaîne d&amp;#039;approvisionnement : utilisation des droits de douane, des licences et des restrictions quantitatives par les Membres de l&amp;#039;OMC pour les pays d&amp;#039;Europe Centrale et Orientale, d&amp;#039;Asie Centrale et du Caucase &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Autriche</t>
+  </si>
+  <si>
+    <t>Joint Vienna Institute, Vienna</t>
+  </si>
+  <si>
+    <t>29-06-2026</t>
+  </si>
+  <si>
+    <t>jeu, 07/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10832" hreflang="fr"&gt;Atelier de l&amp;#039;OMC sur la politique de la concurrence, le commerce et le développement&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10818" hreflang="fr"&gt;Atelier national de l’OMC sur la théorie et les techniques de négociation&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Équateur</t>
+  </si>
+  <si>
+    <t>Quito</t>
+  </si>
+  <si>
+    <t>20-07-2026</t>
   </si>
   <si>
     <t>Ittc Officer</t>
   </si>
   <si>
-    <t>Commerce des services</t>
-[...74 lines deleted...]
-    <t>22-06-2026</t>
+    <t>Transparence</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10815" hreflang="fr"&gt;Atelier national de notifications&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Timor-Leste</t>
+  </si>
+  <si>
+    <t>Dili</t>
+  </si>
+  <si>
+    <t>08-06-2026</t>
+  </si>
+  <si>
+    <t>jeu, 06/11/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10812" hreflang="fr"&gt;Atelier thématique du Comité SPS sur la transparence &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>mar, 06/23/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10805" hreflang="fr"&gt;Cours sur les Éléments clés pour participer au Comité SPS &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>01-10-2026</t>
+  </si>
+  <si>
+    <t>jeu, 11/19/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10800" hreflang="fr"&gt;Atelier national sur l&amp;#039;accord de l&amp;#039;OMC sur l&amp;#039;agriculture et les négociations agricoles&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Nigéria</t>
+  </si>
+  <si>
+    <t>Abuja</t>
   </si>
   <si>
     <t>ven, 06/26/2026 - 00:00</t>
   </si>
   <si>
-    <t>Mesures correctives commerciales</t>
-[...74 lines deleted...]
-    <t>08-06-2026</t>
+    <t>&lt;a href="/fr/node/10792" hreflang="fr"&gt;Conférence annuelle du Programme de Chaires de l&amp;#039;OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Geneva</t>
+  </si>
+  <si>
+    <t>01-07-2026</t>
+  </si>
+  <si>
+    <t>ven, 07/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Global</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10781" hreflang="fr"&gt;Atelier IFC-OMC sur le financement du commerce - Renforcement des capacités des banques et des PME&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Tanzanie</t>
+  </si>
+  <si>
+    <t>Dar es Salaam</t>
+  </si>
+  <si>
+    <t>11-06-2026</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10778" hreflang="fr"&gt;Atelier régional sur le commerce des services pour les membres du CCG &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Arabie saoudite, Royaume dʼ</t>
+  </si>
+  <si>
+    <t>Riyadh</t>
+  </si>
+  <si>
+    <t>07-06-2026</t>
   </si>
   <si>
     <t>mer, 06/10/2026 - 00:00</t>
-  </si>
-[...221 lines deleted...]
-    <t>07-06-2026</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10557" hreflang="fr"&gt;Atelier régional pour les pays de l&amp;#039;Afrique francophone sur le commerce des services et le commerce digital. &lt;/a&gt;</t>
   </si>
   <si>
     <t>Bénin</t>
   </si>
   <si>
     <t>Cotonou</t>
   </si>
   <si>
     <t>06-07-2026</t>
   </si>
   <si>
     <t>jeu, 07/09/2026 - 00:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -810,54 +782,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H31"/>
+  <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H31"/>
+      <selection activeCell="A1" sqref="A1:H29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="84.836" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="372.623" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -900,780 +872,730 @@
       </c>
       <c r="H2" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="G5" s="1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>46</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="C9" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="1" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>60</v>
+        <v>10</v>
       </c>
       <c r="D10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="E10" s="1" t="s">
+      <c r="F10" s="1" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="C11" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="D11" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="F11" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="E11" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G11" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="F12" s="1" t="s">
         <v>70</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>76</v>
+        <v>31</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>25</v>
+        <v>72</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>26</v>
+        <v>73</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>41</v>
+        <v>74</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>41</v>
+        <v>78</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>79</v>
+        <v>14</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="B15" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="D15" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="E15" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="1" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>76</v>
+        <v>24</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E16" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="F16" s="1" t="s">
+      <c r="G16" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="G16" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H16" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="B17" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...6 lines deleted...]
-      <c r="F17" s="1" t="s">
+      <c r="G17" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="G17" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B18" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E18" s="1" t="s">
-        <v>97</v>
+        <v>57</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>98</v>
+        <v>58</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>89</v>
+        <v>22</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="B19" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F19" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G19" s="1" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>105</v>
+        <v>42</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>106</v>
+        <v>43</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="F21" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B21" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G21" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>30</v>
+        <v>105</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>8</v>
+        <v>106</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>110</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>116</v>
+        <v>10</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>119</v>
+        <v>16</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="C24" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="F24" s="1" t="s">
         <v>116</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>121</v>
+        <v>76</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>25</v>
+        <v>118</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>26</v>
+        <v>119</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="B26" s="1" t="s">
+      <c r="C26" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F26" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="C26" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="1" t="s">
+      <c r="G26" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="F26" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H26" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>54</v>
+        <v>8</v>
       </c>
       <c r="B27" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C27" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C27" s="1" t="s">
+      <c r="D27" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="D27" s="1" t="s">
+      <c r="E27" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="E27" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="1" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>76</v>
+        <v>31</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>25</v>
+        <v>131</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>134</v>
+        <v>36</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B29" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="B29" s="1" t="s">
+      <c r="C29" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="D29" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="E29" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="E29" s="1" t="s">
+      <c r="F29" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="F29" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="1" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>37</v>
-[...51 lines deleted...]
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>