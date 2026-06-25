--- v11 (2026-06-04)
+++ v12 (2026-06-25)
@@ -12,470 +12,403 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Trade Topic</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Host Country</t>
   </si>
   <si>
     <t>Venue</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Activity Type</t>
   </si>
   <si>
     <t>eAR Status</t>
   </si>
   <si>
-    <t>Autres questions</t>
-[...2 lines deleted...]
-    <t>&lt;a href="/fr/node/10897" hreflang="fr"&gt;Atelier 2026 de l&amp;#039;OMC sur les notifications de subventions&lt;/a&gt;</t>
+    <t>Multi-sujet</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10916" hreflang="fr"&gt;Cours d&amp;#039;introduction à la politique commerciale pour les pays les moins avancés&lt;/a&gt;</t>
   </si>
   <si>
     <t>Suisse</t>
   </si>
   <si>
     <t>WTO</t>
   </si>
   <si>
+    <t>19-10-2026</t>
+  </si>
+  <si>
+    <t>ven, 11/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Other global activity</t>
+  </si>
+  <si>
+    <t>Ittc Officer</t>
+  </si>
+  <si>
+    <t>Règles d&amp;#039;origine</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10912" hreflang="fr"&gt;Atelier régional virtuel sur les règles d&amp;#039;origine à l&amp;#039;intention des fonctionnaires gouvernementaux des États membres de la CARICOM&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Mode virtuel</t>
+  </si>
+  <si>
+    <t>20-07-2026</t>
+  </si>
+  <si>
+    <t>jeu, 07/23/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier virtuel - Régional</t>
+  </si>
+  <si>
+    <t>Approved</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10906" hreflang="fr"&gt;Programme franco-irlandais pour les missions (FIMiP)&lt;br /&gt;
+&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>WTO, Geneva</t>
+  </si>
+  <si>
+    <t>02-03-2027</t>
+  </si>
+  <si>
+    <t>mer, 12/15/2027 - 00:00</t>
+  </si>
+  <si>
+    <t>Programme franco-irlandais pour les missions</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10905" hreflang="fr"&gt;Programme de valorisation des talents des Pays-Bas (NTP)&lt;br /&gt;
+&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Programme de valorisation des talents des Pays-Bas</t>
+  </si>
+  <si>
+    <t>Statistiques</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10904" hreflang="fr"&gt;Académie sur les statistiques du commerce des services pour les PMA.&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>12-10-2026</t>
+  </si>
+  <si>
+    <t>ven, 10/16/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours thématique</t>
+  </si>
+  <si>
+    <t>Division</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10900" hreflang="fr"&gt;Atelier national sur les principes généraux de l&amp;#039;OMC et les négociations commerciales&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Cameroun</t>
+  </si>
+  <si>
+    <t>Yaounde</t>
+  </si>
+  <si>
+    <t>07-07-2026</t>
+  </si>
+  <si>
+    <t>ven, 07/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t>Mesures correctives commerciales</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10897" hreflang="fr"&gt;Atelier 2026 de l&amp;#039;OMC sur les notifications de subventions (première phase)&lt;/a&gt;</t>
+  </si>
+  <si>
     <t>10-11-2026</t>
   </si>
   <si>
     <t>jeu, 11/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Cours thématique</t>
-[...2 lines deleted...]
-    <t>Division</t>
+    <t>Logistics</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10891" hreflang="fr"&gt;Îles Salomon – Séminaire national de suivi de l’Examen de la politique commerciale et des négociations commerciales à l’OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Îles Salomon</t>
+  </si>
+  <si>
+    <t>Honiara</t>
+  </si>
+  <si>
+    <t>28-09-2026</t>
+  </si>
+  <si>
+    <t>ven, 10/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Commerce des services</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10892" hreflang="fr"&gt;ATELIER RÉGIONAL SUR LE COMMERCE DES SERVICES POUR LES PAYS ARABES&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Émirats arabes unis</t>
+  </si>
+  <si>
+    <t>AMF ABU DHABI</t>
+  </si>
+  <si>
+    <t>mer, 09/30/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Regional course/Workshop</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10886" hreflang="fr"&gt;Atelier national sur des enquêtes en matière de défense commerciale à l&amp;#039;OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Paraguay</t>
+  </si>
+  <si>
+    <t>Asunción</t>
+  </si>
+  <si>
+    <t>21-07-2026</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10885" hreflang="fr"&gt;Cours avancé sur le commerce des services&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>02-11-2026</t>
+  </si>
+  <si>
+    <t>Compétences en matière de négociations commerciales</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10881" hreflang="fr"&gt;Atelier national de l’OMC sur la théorie et les téchniques de négociation&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Colombie</t>
+  </si>
+  <si>
+    <t>Bogotá</t>
+  </si>
+  <si>
+    <t>27-10-2026</t>
+  </si>
+  <si>
+    <t>ven, 10/30/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Licences d&amp;#039;importation</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10873" hreflang="fr"&gt;Atelier de renforcement des capacités sur les licences d’importation et les notifications&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>23-09-2026</t>
+  </si>
+  <si>
+    <t>ven, 09/25/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10865" hreflang="fr"&gt;Atelier national de l&amp;#039;OMC sur la théorie et les techniques de négociation&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Guatemala</t>
+  </si>
+  <si>
+    <t>Guatemala city</t>
+  </si>
+  <si>
+    <t>ven, 07/24/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10868" hreflang="fr"&gt;Atelier à l’intention des responsables des autorités chargées des enquêtes&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>28-10-2026</t>
+  </si>
+  <si>
+    <t>jeu, 10/29/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Agriculture</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10861" hreflang="fr"&gt;Atelier avancé sur les notifications en agriculture &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>01-09-2026</t>
+  </si>
+  <si>
+    <t>ven, 09/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Accord sur les technologies de l&amp;#039;information et accords sectoriels</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10857" hreflang="fr"&gt;Atelier national sur l&amp;#039;extension de l&amp;#039;ITA &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Viet Nam</t>
+  </si>
+  <si>
+    <t>Hanoi</t>
+  </si>
+  <si>
+    <t>08-07-2026</t>
+  </si>
+  <si>
+    <t>Accès aux marchés pour les marchandises</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10839" hreflang="fr"&gt;Atelier régional sur la résilience de la chaîne d&amp;#039;approvisionnement : utilisation des droits de douane, des licences et des restrictions quantitatives par les Membres de l&amp;#039;OMC pour les pays d&amp;#039;Europe Centrale et Orientale, d&amp;#039;Asie Centrale et du Caucase &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Autriche</t>
+  </si>
+  <si>
+    <t>Joint Vienna Institute, Vienna</t>
+  </si>
+  <si>
+    <t>29-06-2026</t>
+  </si>
+  <si>
+    <t>jeu, 07/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10832" hreflang="fr"&gt;Atelier de l&amp;#039;OMC sur la politique de la concurrence, le commerce et le développement&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10818" hreflang="fr"&gt;Atelier national de l’OMC sur la théorie et les techniques de négociation&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Équateur</t>
+  </si>
+  <si>
+    <t>Quito</t>
   </si>
   <si>
     <t>Mesures sanitaires et phytosanitaires (SPS)</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10895" hreflang="fr"&gt;COMORES- Atelier national sur la qualité, la normalisation et les mesures SPS / OTC &lt;/a&gt;</t>
-[...289 lines deleted...]
-  <si>
     <t>&lt;a href="/fr/node/10805" hreflang="fr"&gt;Cours sur les Éléments clés pour participer au Comité SPS &lt;/a&gt;</t>
   </si>
   <si>
     <t>01-10-2026</t>
   </si>
   <si>
     <t>jeu, 11/19/2026 - 00:00</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10800" hreflang="fr"&gt;Atelier national sur l&amp;#039;accord de l&amp;#039;OMC sur l&amp;#039;agriculture et les négociations agricoles&lt;/a&gt;</t>
-[...10 lines deleted...]
-  <si>
     <t>&lt;a href="/fr/node/10792" hreflang="fr"&gt;Conférence annuelle du Programme de Chaires de l&amp;#039;OMC&lt;/a&gt;</t>
   </si>
   <si>
     <t>Geneva</t>
   </si>
   <si>
     <t>01-07-2026</t>
   </si>
   <si>
     <t>ven, 07/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Global</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10781" hreflang="fr"&gt;Atelier IFC-OMC sur le financement du commerce - Renforcement des capacités des banques et des PME&lt;/a&gt;</t>
-[...25 lines deleted...]
-  <si>
     <t>&lt;a href="/fr/node/10557" hreflang="fr"&gt;Atelier régional pour les pays de l&amp;#039;Afrique francophone sur le commerce des services et le commerce digital. &lt;/a&gt;</t>
   </si>
   <si>
     <t>Bénin</t>
   </si>
   <si>
     <t>Cotonou</t>
   </si>
   <si>
     <t>06-07-2026</t>
   </si>
   <si>
     <t>jeu, 07/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/9685" hreflang="fr"&gt;Atelier national sur les bases de données OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Sénégal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dakar </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -782,66 +715,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H29"/>
+  <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H29"/>
+      <selection activeCell="A1" sqref="A1:H25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="84.836" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="372.623" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="55.272" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -862,740 +795,634 @@
         <v>11</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="D3" s="1"/>
+      <c r="E3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="F3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="G3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="G3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="E4" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="F4" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="G4" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E4" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H4" s="1" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>84</v>
+        <v>61</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>20</v>
+        <v>79</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>88</v>
+        <v>34</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>24</v>
+        <v>81</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>20</v>
+        <v>83</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>88</v>
+        <v>34</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>57</v>
+        <v>89</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="E19" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="B19" s="1" t="s">
+      <c r="F19" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G19" s="1" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>104</v>
+        <v>19</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>20</v>
+        <v>106</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>14</v>
+        <v>57</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>76</v>
+        <v>30</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>20</v>
+        <v>106</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>120</v>
+        <v>95</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>30</v>
-[...103 lines deleted...]
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>