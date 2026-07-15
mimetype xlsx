--- v12 (2026-06-25)
+++ v13 (2026-07-15)
@@ -12,403 +12,469 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Trade Topic</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Host Country</t>
   </si>
   <si>
     <t>Venue</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Activity Type</t>
   </si>
   <si>
     <t>eAR Status</t>
   </si>
   <si>
+    <t>Règlement des différends</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10936" hreflang="fr"&gt;Cours avancé sur le règlement des différends&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>WTO</t>
+  </si>
+  <si>
+    <t>23-11-2026</t>
+  </si>
+  <si>
+    <t>ven, 11/27/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours thématique</t>
+  </si>
+  <si>
+    <t>ITTC officer</t>
+  </si>
+  <si>
+    <t>Accession</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10931" hreflang="fr"&gt;Éthiopie – Atelier national sur la préparation des documents d’adhésion pour la 8e réunion du Groupe de travail sur l’adhésion&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Éthiopie</t>
+  </si>
+  <si>
+    <t>Addis Ababa</t>
+  </si>
+  <si>
+    <t>20-07-2026</t>
+  </si>
+  <si>
+    <t>ven, 07/31/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t>Approved</t>
+  </si>
+  <si>
+    <t>Licences d&amp;#039;importation</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10930" hreflang="fr"&gt;MAROC- ATELIER NATIONAL SUR LES PROCÉDURES DE LICENCES D’IMPORTATION ET LES NOTIFICATIONS&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Maroc</t>
+  </si>
+  <si>
+    <t>Rabat</t>
+  </si>
+  <si>
+    <t>27-10-2026</t>
+  </si>
+  <si>
+    <t>jeu, 10/29/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Division</t>
+  </si>
+  <si>
+    <t>Mesures correctives commerciales</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10926" hreflang="fr"&gt;OMC/FMI-CEF  régional sur les mesures correctives commerciales pour les pays arabes et du Moyen-Orient&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Koweït, État du</t>
+  </si>
+  <si>
+    <t>IMF/CEF Center, Kuwait City</t>
+  </si>
+  <si>
+    <t>mer, 11/25/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Regional course/Workshop</t>
+  </si>
+  <si>
+    <t>ITTC Director</t>
+  </si>
+  <si>
+    <t>Commerce des services</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10925" hreflang="fr"&gt;Atelier de l&amp;#039;OMC sur le commerce des services en faveur du développement des pays les moins avancés (PMA)&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>République démocratique populaire lao</t>
+  </si>
+  <si>
+    <t>Vientiane</t>
+  </si>
+  <si>
+    <t>12-10-2026</t>
+  </si>
+  <si>
+    <t>mer, 10/14/2026 - 00:00</t>
+  </si>
+  <si>
     <t>Multi-sujet</t>
   </si>
   <si>
+    <t>&lt;a href="/fr/node/10924" hreflang="fr"&gt;Atelier de formation aux médias sur l’OMC, le commerce mondial et le multilatéralisme, destiné aux journalistes des pays en développement et des pays les moins avancés (PMA), lors de la Semaine de l’Examen global de l’Aide pour le commerce 2026.&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>ven, 10/30/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10923" hreflang="fr"&gt;Atelier de suivi TPR&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Belice</t>
+  </si>
+  <si>
+    <t>Belmopan</t>
+  </si>
+  <si>
+    <t>03-11-2026</t>
+  </si>
+  <si>
+    <t>jeu, 11/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10922" hreflang="fr"&gt;Atelier national sur les services, axé sur les négociations et la définition du calendrier des engagements spécifiques&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>République kirghize</t>
+  </si>
+  <si>
+    <t>Bichkek</t>
+  </si>
+  <si>
+    <t>29-09-2026</t>
+  </si>
+  <si>
+    <t>jeu, 10/01/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10919" hreflang="fr"&gt;Atelier national sur le commerce électronique et l&amp;#039;intelligence artificielle&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Chine</t>
+  </si>
+  <si>
+    <t>22-09-2026</t>
+  </si>
+  <si>
+    <t>jeu, 09/24/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10915" hreflang="fr"&gt;Post-TPR - activité nationale de suivi de l&amp;#039;examen de la politique commerciale&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Gambie</t>
+  </si>
+  <si>
+    <t>Banjul</t>
+  </si>
+  <si>
+    <t>01-09-2026</t>
+  </si>
+  <si>
+    <t>ven, 09/04/2026 - 00:00</t>
+  </si>
+  <si>
     <t>&lt;a href="/fr/node/10916" hreflang="fr"&gt;Cours d&amp;#039;introduction à la politique commerciale pour les pays les moins avancés&lt;/a&gt;</t>
   </si>
   <si>
-    <t>Suisse</t>
-[...4 lines deleted...]
-  <si>
     <t>19-10-2026</t>
   </si>
   <si>
     <t>ven, 11/06/2026 - 00:00</t>
   </si>
   <si>
     <t>Other global activity</t>
   </si>
   <si>
     <t>Ittc Officer</t>
   </si>
   <si>
     <t>Règles d&amp;#039;origine</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10912" hreflang="fr"&gt;Atelier régional virtuel sur les règles d&amp;#039;origine à l&amp;#039;intention des fonctionnaires gouvernementaux des États membres de la CARICOM&lt;/a&gt;</t>
   </si>
   <si>
     <t>Mode virtuel</t>
   </si>
   <si>
-    <t>20-07-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>jeu, 07/23/2026 - 00:00</t>
   </si>
   <si>
     <t>Atelier virtuel - Régional</t>
   </si>
   <si>
-    <t>Approved</t>
+    <t>&lt;a href="/fr/node/10911" hreflang="fr"&gt;ATELIER RÉGIONAL OMC-JVI SUR LES MESURES CORRECTIVES EN MATIÈRE DE COMMERCE: INTRODUCTION AUX DISCIPLINES DE L&amp;#039;OMC RELATIVES AUX MESURES CORRECTIVES, LEUR COMPRÉHENSION ET LEUR APPLICATION&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Autriche</t>
+  </si>
+  <si>
+    <t>JVI Vienna</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10906" hreflang="fr"&gt;Programme franco-irlandais pour les missions (FIMiP)&lt;br /&gt;
 &lt;/a&gt;</t>
   </si>
   <si>
     <t>WTO, Geneva</t>
   </si>
   <si>
     <t>02-03-2027</t>
   </si>
   <si>
     <t>mer, 12/15/2027 - 00:00</t>
   </si>
   <si>
     <t>Programme franco-irlandais pour les missions</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10905" hreflang="fr"&gt;Programme de valorisation des talents des Pays-Bas (NTP)&lt;br /&gt;
 &lt;/a&gt;</t>
   </si>
   <si>
     <t>Programme de valorisation des talents des Pays-Bas</t>
   </si>
   <si>
     <t>Statistiques</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10904" hreflang="fr"&gt;Académie sur les statistiques du commerce des services pour les PMA.&lt;/a&gt;</t>
-[...2 lines deleted...]
-    <t>12-10-2026</t>
+    <t>&lt;a href="/fr/node/10904" hreflang="fr"&gt;Académie sur les statistiques du commerce des services - Priorité aux PMA&lt;/a&gt;</t>
   </si>
   <si>
     <t>ven, 10/16/2026 - 00:00</t>
   </si>
   <si>
-    <t>Cours thématique</t>
-[...25 lines deleted...]
-  <si>
     <t>&lt;a href="/fr/node/10897" hreflang="fr"&gt;Atelier 2026 de l&amp;#039;OMC sur les notifications de subventions (première phase)&lt;/a&gt;</t>
   </si>
   <si>
     <t>10-11-2026</t>
   </si>
   <si>
     <t>jeu, 11/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Logistics</t>
-[...2 lines deleted...]
-    <t>&lt;a href="/fr/node/10891" hreflang="fr"&gt;Îles Salomon – Séminaire national de suivi de l’Examen de la politique commerciale et des négociations commerciales à l’OMC&lt;/a&gt;</t>
+    <t>&lt;a href="/fr/node/10891" hreflang="fr"&gt;Îles Salomon – Séminaire national des négociations commerciales à l’OMC&lt;/a&gt;</t>
   </si>
   <si>
     <t>Îles Salomon</t>
   </si>
   <si>
     <t>Honiara</t>
   </si>
   <si>
     <t>28-09-2026</t>
   </si>
   <si>
     <t>ven, 10/02/2026 - 00:00</t>
   </si>
   <si>
-    <t>Commerce des services</t>
-[...1 lines deleted...]
-  <si>
     <t>&lt;a href="/fr/node/10892" hreflang="fr"&gt;ATELIER RÉGIONAL SUR LE COMMERCE DES SERVICES POUR LES PAYS ARABES&lt;/a&gt;</t>
   </si>
   <si>
     <t>Émirats arabes unis</t>
   </si>
   <si>
     <t>AMF ABU DHABI</t>
   </si>
   <si>
     <t>mer, 09/30/2026 - 00:00</t>
   </si>
   <si>
-    <t>Regional course/Workshop</t>
-[...1 lines deleted...]
-  <si>
     <t>&lt;a href="/fr/node/10886" hreflang="fr"&gt;Atelier national sur des enquêtes en matière de défense commerciale à l&amp;#039;OMC&lt;/a&gt;</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>Asunción</t>
   </si>
   <si>
     <t>21-07-2026</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10885" hreflang="fr"&gt;Cours avancé sur le commerce des services&lt;/a&gt;</t>
   </si>
   <si>
     <t>02-11-2026</t>
   </si>
   <si>
     <t>Compétences en matière de négociations commerciales</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10881" hreflang="fr"&gt;Atelier national de l’OMC sur la théorie et les téchniques de négociation&lt;/a&gt;</t>
   </si>
   <si>
     <t>Colombie</t>
   </si>
   <si>
     <t>Bogotá</t>
   </si>
   <si>
-    <t>27-10-2026</t>
-[...7 lines deleted...]
-  <si>
     <t>&lt;a href="/fr/node/10873" hreflang="fr"&gt;Atelier de renforcement des capacités sur les licences d’importation et les notifications&lt;/a&gt;</t>
   </si>
   <si>
     <t>23-09-2026</t>
   </si>
   <si>
     <t>ven, 09/25/2026 - 00:00</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10865" hreflang="fr"&gt;Atelier national de l&amp;#039;OMC sur la théorie et les techniques de négociation&lt;/a&gt;</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>Guatemala city</t>
   </si>
   <si>
     <t>ven, 07/24/2026 - 00:00</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10868" hreflang="fr"&gt;Atelier à l’intention des responsables des autorités chargées des enquêtes&lt;/a&gt;</t>
   </si>
   <si>
     <t>28-10-2026</t>
   </si>
   <si>
-    <t>jeu, 10/29/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Agriculture</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10861" hreflang="fr"&gt;Atelier avancé sur les notifications en agriculture &lt;/a&gt;</t>
   </si>
   <si>
-    <t>01-09-2026</t>
-[...37 lines deleted...]
-  <si>
     <t>&lt;a href="/fr/node/10832" hreflang="fr"&gt;Atelier de l&amp;#039;OMC sur la politique de la concurrence, le commerce et le développement&lt;/a&gt;</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10818" hreflang="fr"&gt;Atelier national de l’OMC sur la théorie et les techniques de négociation&lt;/a&gt;</t>
   </si>
   <si>
     <t>Équateur</t>
   </si>
   <si>
     <t>Quito</t>
   </si>
   <si>
+    <t>Subventions à la pêche</t>
+  </si>
+  <si>
+    <t>&lt;a href="/fr/node/10808" hreflang="fr"&gt;Atelier de l&amp;#039;OMC sur les subventions à la pêche pour les Membres PMA&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>08-12-2026</t>
+  </si>
+  <si>
+    <t>ven, 12/11/2026 - 00:00</t>
+  </si>
+  <si>
     <t>Mesures sanitaires et phytosanitaires (SPS)</t>
   </si>
   <si>
     <t>&lt;a href="/fr/node/10805" hreflang="fr"&gt;Cours sur les Éléments clés pour participer au Comité SPS &lt;/a&gt;</t>
   </si>
   <si>
     <t>01-10-2026</t>
   </si>
   <si>
     <t>jeu, 11/19/2026 - 00:00</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10792" hreflang="fr"&gt;Conférence annuelle du Programme de Chaires de l&amp;#039;OMC&lt;/a&gt;</t>
-[...35 lines deleted...]
-    <t xml:space="preserve">Dakar </t>
+    <t>&lt;a href="/fr/node/10776" hreflang="fr"&gt;CCG-OMC Atelier régional sur les compétences en matière de négociation commerciale&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Arabie saoudite, Royaume dʼ</t>
+  </si>
+  <si>
+    <t>Riyadh</t>
+  </si>
+  <si>
+    <t>13-09-2026</t>
+  </si>
+  <si>
+    <t>sam, 05/16/2026 - 00:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -715,66 +781,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H25"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H25"/>
+      <selection activeCell="A1" sqref="A1:H32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="84.836" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="340.774" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -795,634 +861,814 @@
         <v>11</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="1"/>
+      <c r="D3" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="D10" s="1"/>
       <c r="E10" s="1" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="D13" s="1"/>
       <c r="E13" s="1" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>41</v>
+        <v>75</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>11</v>
+        <v>78</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>11</v>
+        <v>80</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>34</v>
+        <v>85</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>83</v>
+        <v>42</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>85</v>
+        <v>31</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>40</v>
+        <v>91</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>90</v>
+        <v>44</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>10</v>
+        <v>98</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>61</v>
+        <v>95</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>64</v>
+        <v>31</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>19</v>
+        <v>104</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>8</v>
+        <v>107</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>107</v>
+        <v>46</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>52</v>
+        <v>24</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>112</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>113</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>57</v>
+        <v>14</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>30</v>
+        <v>107</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>95</v>
+        <v>117</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="H25" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>22</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>