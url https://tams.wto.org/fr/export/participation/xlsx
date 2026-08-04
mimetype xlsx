--- v13 (2026-07-15)
+++ v14 (2026-08-04)
@@ -12,469 +12,473 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>Trade Topic</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Host Country</t>
   </si>
   <si>
     <t>Venue</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Activity Type</t>
   </si>
   <si>
     <t>eAR Status</t>
   </si>
   <si>
+    <t>Commerce des services</t>
+  </si>
+  <si>
+    <t>Atelier national sur le commerce des services pour le développement</t>
+  </si>
+  <si>
+    <t>Belice</t>
+  </si>
+  <si>
+    <t>Belmopan</t>
+  </si>
+  <si>
+    <t>19-10-2026</t>
+  </si>
+  <si>
+    <t>jeu, 10/22/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t>Division</t>
+  </si>
+  <si>
+    <t>Transparence</t>
+  </si>
+  <si>
+    <t>Atelier national sur la transparence</t>
+  </si>
+  <si>
+    <t>Macao, Chine</t>
+  </si>
+  <si>
+    <t>07-09-2026</t>
+  </si>
+  <si>
+    <t>mer, 09/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ITTC officer</t>
+  </si>
+  <si>
+    <t>Le commerce des services au service du développement en Asie et dans le Pacifique – Conférence et formation régionale destinées à certaines économies</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>Manila</t>
+  </si>
+  <si>
+    <t>28-09-2026</t>
+  </si>
+  <si>
+    <t>jeu, 10/01/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Regional course/Workshop</t>
+  </si>
+  <si>
+    <t>TAME(1)</t>
+  </si>
+  <si>
+    <t>Accession</t>
+  </si>
+  <si>
+    <t>Formation sur les règles de l'OMC dans le cadre des négociations d'adhésion</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>WTO</t>
+  </si>
+  <si>
+    <t>09-11-2026</t>
+  </si>
+  <si>
+    <t>ven, 11/13/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours thématique</t>
+  </si>
+  <si>
+    <t>Atelier national sur l’Accord général sur le commerce des services (AGCS)</t>
+  </si>
+  <si>
+    <t>République dominicaine</t>
+  </si>
+  <si>
+    <t>26-10-2026</t>
+  </si>
+  <si>
+    <t>jeu, 10/29/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mesures sanitaires et phytosanitaires (SPS)</t>
+  </si>
+  <si>
+    <t>ATELIER SUR L'ACCORD SUR L'APPLICATION DE MESURES SANITAIRES ET PHYTOSANITAIRES</t>
+  </si>
+  <si>
+    <t>Brésil</t>
+  </si>
+  <si>
+    <t>01-12-2026</t>
+  </si>
+  <si>
+    <t>jeu, 12/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Zambie – Atelier national sur le commerce des services au titre du Programme « Commerce des services pour le développement » (TS4D)</t>
+  </si>
+  <si>
+    <t>Zambie</t>
+  </si>
+  <si>
+    <t>Lusaka</t>
+  </si>
+  <si>
+    <t>08-12-2026</t>
+  </si>
+  <si>
+    <t>ven, 12/11/2026 - 00:00</t>
+  </si>
+  <si>
     <t>Règlement des différends</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10936" hreflang="fr"&gt;Cours avancé sur le règlement des différends&lt;/a&gt;</t>
-[...5 lines deleted...]
-    <t>WTO</t>
+    <t>Cours avancé sur le règlement des différends</t>
   </si>
   <si>
     <t>23-11-2026</t>
   </si>
   <si>
     <t>ven, 11/27/2026 - 00:00</t>
   </si>
   <si>
-    <t>Cours thématique</t>
-[...23 lines deleted...]
-    <t>National</t>
+    <t>Licences d'importation</t>
+  </si>
+  <si>
+    <t>ATELIER NATIONAL SUR LES PROCÉDURES DE LICENCES D’IMPORTATION ET LES NOTIFICATIONS</t>
+  </si>
+  <si>
+    <t>Maroc</t>
+  </si>
+  <si>
+    <t>Rabat</t>
+  </si>
+  <si>
+    <t>27-10-2026</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
-    <t>Licences d&amp;#039;importation</t>
-[...19 lines deleted...]
-  <si>
     <t>Mesures correctives commerciales</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10926" hreflang="fr"&gt;OMC/FMI-CEF  régional sur les mesures correctives commerciales pour les pays arabes et du Moyen-Orient&lt;/a&gt;</t>
+    <t>OMC/FMI-CEF  régional sur les mesures correctives commerciales pour les pays arabes et du Moyen-Orient</t>
   </si>
   <si>
     <t>Koweït, État du</t>
   </si>
   <si>
     <t>IMF/CEF Center, Kuwait City</t>
   </si>
   <si>
     <t>mer, 11/25/2026 - 00:00</t>
   </si>
   <si>
-    <t>Regional course/Workshop</t>
-[...1 lines deleted...]
-  <si>
     <t>ITTC Director</t>
   </si>
   <si>
-    <t>Commerce des services</t>
-[...2 lines deleted...]
-    <t>&lt;a href="/fr/node/10925" hreflang="fr"&gt;Atelier de l&amp;#039;OMC sur le commerce des services en faveur du développement des pays les moins avancés (PMA)&lt;/a&gt;</t>
+    <t>Atelier de l'OMC sur le commerce des services en faveur du développement des pays les moins avancés (PMA)</t>
   </si>
   <si>
     <t>République démocratique populaire lao</t>
   </si>
   <si>
     <t>Vientiane</t>
   </si>
   <si>
     <t>12-10-2026</t>
   </si>
   <si>
     <t>mer, 10/14/2026 - 00:00</t>
   </si>
   <si>
     <t>Multi-sujet</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10924" hreflang="fr"&gt;Atelier de formation aux médias sur l’OMC, le commerce mondial et le multilatéralisme, destiné aux journalistes des pays en développement et des pays les moins avancés (PMA), lors de la Semaine de l’Examen global de l’Aide pour le commerce 2026.&lt;/a&gt;</t>
+    <t>Atelier de formation aux médias sur l’OMC, le commerce mondial et le multilatéralisme, destiné aux journalistes des pays en développement et des pays les moins avancés (PMA), lors de la Semaine de l’Examen global de l’Aide pour le commerce 2026.</t>
   </si>
   <si>
     <t>ven, 10/30/2026 - 00:00</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10923" hreflang="fr"&gt;Atelier de suivi TPR&lt;/a&gt;</t>
-[...5 lines deleted...]
-    <t>Belmopan</t>
+    <t>Atelier de suivi TPR</t>
   </si>
   <si>
     <t>03-11-2026</t>
   </si>
   <si>
     <t>jeu, 11/05/2026 - 00:00</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10922" hreflang="fr"&gt;Atelier national sur les services, axé sur les négociations et la définition du calendrier des engagements spécifiques&lt;/a&gt;</t>
+    <t>Atelier national sur les services, axé sur les négociations et la définition du calendrier des engagements spécifiques</t>
   </si>
   <si>
     <t>République kirghize</t>
   </si>
   <si>
     <t>Bichkek</t>
   </si>
   <si>
     <t>29-09-2026</t>
   </si>
   <si>
-    <t>jeu, 10/01/2026 - 00:00</t>
-[...2 lines deleted...]
-    <t>&lt;a href="/fr/node/10919" hreflang="fr"&gt;Atelier national sur le commerce électronique et l&amp;#039;intelligence artificielle&lt;/a&gt;</t>
+    <t>Atelier national sur le commerce électronique et l'intelligence artificielle</t>
   </si>
   <si>
     <t>Chine</t>
   </si>
   <si>
     <t>22-09-2026</t>
   </si>
   <si>
     <t>jeu, 09/24/2026 - 00:00</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10915" hreflang="fr"&gt;Post-TPR - activité nationale de suivi de l&amp;#039;examen de la politique commerciale&lt;/a&gt;</t>
+    <t>Post-TPR - activité nationale de suivi de l'examen de la politique commerciale</t>
   </si>
   <si>
     <t>Gambie</t>
   </si>
   <si>
     <t>Banjul</t>
   </si>
   <si>
     <t>01-09-2026</t>
   </si>
   <si>
     <t>ven, 09/04/2026 - 00:00</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10916" hreflang="fr"&gt;Cours d&amp;#039;introduction à la politique commerciale pour les pays les moins avancés&lt;/a&gt;</t>
-[...2 lines deleted...]
-    <t>19-10-2026</t>
+    <t>Cours d'introduction à la politique commerciale de l'OMC pour les pays les moins avancés (PMA)</t>
   </si>
   <si>
     <t>ven, 11/06/2026 - 00:00</t>
   </si>
   <si>
     <t>Other global activity</t>
   </si>
   <si>
+    <t>ATELIER RÉGIONAL OMC-JVI SUR LES MESURES CORRECTIVES EN MATIÈRE DE COMMERCE: INTRODUCTION AUX DISCIPLINES DE L'OMC RELATIVES AUX MESURES CORRECTIVES, LEUR COMPRÉHENSION ET LEUR APPLICATION</t>
+  </si>
+  <si>
+    <t>Autriche</t>
+  </si>
+  <si>
+    <t>JVI Vienna</t>
+  </si>
+  <si>
+    <t>Programme franco-irlandais pour les missions (FIMiP)</t>
+  </si>
+  <si>
+    <t>WTO, Geneva</t>
+  </si>
+  <si>
+    <t>02-03-2027</t>
+  </si>
+  <si>
+    <t>mer, 12/15/2027 - 00:00</t>
+  </si>
+  <si>
+    <t>Programme franco-irlandais pour les missions</t>
+  </si>
+  <si>
     <t>Ittc Officer</t>
   </si>
   <si>
-    <t>Règles d&amp;#039;origine</t>
-[...40 lines deleted...]
-&lt;/a&gt;</t>
+    <t>Programme de valorisation des talents des Pays-Bas (NTP)</t>
   </si>
   <si>
     <t>Programme de valorisation des talents des Pays-Bas</t>
   </si>
   <si>
     <t>Statistiques</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10904" hreflang="fr"&gt;Académie sur les statistiques du commerce des services - Priorité aux PMA&lt;/a&gt;</t>
+    <t>Académie sur les statistiques du commerce des services - Priorité aux PMA</t>
   </si>
   <si>
     <t>ven, 10/16/2026 - 00:00</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10897" hreflang="fr"&gt;Atelier 2026 de l&amp;#039;OMC sur les notifications de subventions (première phase)&lt;/a&gt;</t>
+    <t>Atelier 2026 de l'OMC sur les notifications de subventions (première phase)</t>
   </si>
   <si>
     <t>10-11-2026</t>
   </si>
   <si>
     <t>jeu, 11/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10891" hreflang="fr"&gt;Îles Salomon – Séminaire national des négociations commerciales à l’OMC&lt;/a&gt;</t>
+    <t>Îles Salomon – Séminaire national des négociations commerciales à l’OMC</t>
   </si>
   <si>
     <t>Îles Salomon</t>
   </si>
   <si>
     <t>Honiara</t>
   </si>
   <si>
-    <t>28-09-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>ven, 10/02/2026 - 00:00</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10892" hreflang="fr"&gt;ATELIER RÉGIONAL SUR LE COMMERCE DES SERVICES POUR LES PAYS ARABES&lt;/a&gt;</t>
+    <t>ATELIER RÉGIONAL SUR LE COMMERCE DES SERVICES POUR LES PAYS ARABES</t>
   </si>
   <si>
     <t>Émirats arabes unis</t>
   </si>
   <si>
     <t>AMF ABU DHABI</t>
   </si>
   <si>
     <t>mer, 09/30/2026 - 00:00</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10886" hreflang="fr"&gt;Atelier national sur des enquêtes en matière de défense commerciale à l&amp;#039;OMC&lt;/a&gt;</t>
-[...11 lines deleted...]
-    <t>&lt;a href="/fr/node/10885" hreflang="fr"&gt;Cours avancé sur le commerce des services&lt;/a&gt;</t>
+    <t>Cours avancé sur le commerce des services</t>
   </si>
   <si>
     <t>02-11-2026</t>
   </si>
   <si>
     <t>Compétences en matière de négociations commerciales</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10881" hreflang="fr"&gt;Atelier national de l’OMC sur la théorie et les téchniques de négociation&lt;/a&gt;</t>
+    <t>Atelier national de l’OMC sur la théorie et les téchniques de négociation</t>
   </si>
   <si>
     <t>Colombie</t>
   </si>
   <si>
     <t>Bogotá</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10873" hreflang="fr"&gt;Atelier de renforcement des capacités sur les licences d’importation et les notifications&lt;/a&gt;</t>
+    <t>Atelier de renforcement des capacités sur les licences d’importation et les notifications</t>
   </si>
   <si>
     <t>23-09-2026</t>
   </si>
   <si>
     <t>ven, 09/25/2026 - 00:00</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10865" hreflang="fr"&gt;Atelier national de l&amp;#039;OMC sur la théorie et les techniques de négociation&lt;/a&gt;</t>
-[...11 lines deleted...]
-    <t>&lt;a href="/fr/node/10868" hreflang="fr"&gt;Atelier à l’intention des responsables des autorités chargées des enquêtes&lt;/a&gt;</t>
+    <t>Atelier à l’intention des responsables des autorités chargées des enquêtes</t>
   </si>
   <si>
     <t>28-10-2026</t>
   </si>
   <si>
     <t>Agriculture</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10861" hreflang="fr"&gt;Atelier avancé sur les notifications en agriculture &lt;/a&gt;</t>
-[...11 lines deleted...]
-    <t>Quito</t>
+    <t>Atelier avancé sur les notifications en agriculture</t>
   </si>
   <si>
     <t>Subventions à la pêche</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10808" hreflang="fr"&gt;Atelier de l&amp;#039;OMC sur les subventions à la pêche pour les Membres PMA&lt;/a&gt;</t>
-[...11 lines deleted...]
-    <t>&lt;a href="/fr/node/10805" hreflang="fr"&gt;Cours sur les Éléments clés pour participer au Comité SPS &lt;/a&gt;</t>
+    <t>Atelier de l'OMC sur les subventions à la pêche pour les Membres PMA</t>
+  </si>
+  <si>
+    <t>Cours sur les Éléments clés pour participer au Comité SPS</t>
   </si>
   <si>
     <t>01-10-2026</t>
   </si>
   <si>
     <t>jeu, 11/19/2026 - 00:00</t>
   </si>
   <si>
-    <t>&lt;a href="/fr/node/10776" hreflang="fr"&gt;CCG-OMC Atelier régional sur les compétences en matière de négociation commerciale&lt;/a&gt;</t>
+    <t>CCG-OMC Atelier régional sur les compétences en matière de négociation commerciale</t>
   </si>
   <si>
     <t>Arabie saoudite, Royaume dʼ</t>
   </si>
   <si>
     <t>Riyadh</t>
   </si>
   <si>
     <t>13-09-2026</t>
   </si>
   <si>
-    <t>sam, 05/16/2026 - 00:00</t>
+    <t>mer, 09/16/2026 - 00:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -781,60 +785,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H32"/>
+      <selection activeCell="A1" sqref="A1:H33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="61.271" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="340.774" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="290.072" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
@@ -861,814 +865,836 @@
         <v>11</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="D3" s="1"/>
+      <c r="E3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="F3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="G3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" s="1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="E4" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="F4" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="G4" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E4" s="1" t="s">
+      <c r="H4" s="1" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="E5" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="F5" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="E5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="G5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="G5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" s="1" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="F6" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G6" s="1" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F7" s="1" t="s">
         <v>44</v>
-      </c>
-[...13 lines deleted...]
-        <v>46</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="B8" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="E8" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="F8" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="E8" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G8" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="B9" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="F9" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D9" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G9" s="1" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="E10" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="D10" s="1"/>
-[...2 lines deleted...]
-      </c>
       <c r="F10" s="1" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E11" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F11" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="F11" s="1" t="s">
+      <c r="G11" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C13" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="F13" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D13" s="1"/>
-[...5 lines deleted...]
-      </c>
       <c r="G13" s="1" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="B14" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F14" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G14" s="1" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="B15" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="E15" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="1" t="s">
-        <v>82</v>
+        <v>26</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="B16" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G16" s="1" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="D17" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" s="1" t="s">
-        <v>42</v>
+        <v>88</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B18" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" s="1" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>91</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="B20" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D20" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="E20" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="D20" s="1" t="s">
+      <c r="F20" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="E20" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="1" t="s">
+      <c r="G20" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="G20" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H20" s="1" t="s">
-        <v>23</v>
+        <v>101</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="D21" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H21" s="1" t="s">
         <v>101</v>
-      </c>
-[...16 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>38</v>
+        <v>104</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E22" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="F22" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="F22" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="1" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="C23" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E23" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="C23" s="1" t="s">
+      <c r="F23" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="D23" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G23" s="1" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>24</v>
+        <v>71</v>
       </c>
       <c r="B24" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="C24" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" s="1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>112</v>
+        <v>25</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>113</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>115</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>104</v>
+        <v>25</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>117</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>119</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>29</v>
+        <v>91</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>10</v>
+        <v>122</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>11</v>
+        <v>123</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>74</v>
+        <v>126</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>107</v>
+        <v>60</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>125</v>
+        <v>32</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>20</v>
+        <v>128</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>74</v>
+        <v>39</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>128</v>
+        <v>88</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>129</v>
+        <v>89</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>132</v>
+        <v>48</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>133</v>
+        <v>49</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
-        <v>107</v>
+        <v>40</v>
       </c>
       <c r="B32" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E32" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="F32" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="G32" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B33" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="E32" s="1" t="s">
+      <c r="C33" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="F32" s="1" t="s">
+      <c r="D33" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="G32" s="1" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="E33" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>