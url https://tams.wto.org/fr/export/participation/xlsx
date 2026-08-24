--- v14 (2026-08-04)
+++ v15 (2026-08-24)
@@ -12,277 +12,343 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Trade Topic</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Host Country</t>
   </si>
   <si>
     <t>Venue</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Activity Type</t>
   </si>
   <si>
     <t>eAR Status</t>
   </si>
   <si>
+    <t>Obstacles techniques au commerce (OTC)</t>
+  </si>
+  <si>
+    <t>Cours sur l' Accord de l'OMC sur les obstacles techniques au commerce</t>
+  </si>
+  <si>
+    <t>Costa Rica</t>
+  </si>
+  <si>
+    <t>San José</t>
+  </si>
+  <si>
+    <t>19-10-2026</t>
+  </si>
+  <si>
+    <t>mer, 10/21/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t>TAME(1)</t>
+  </si>
+  <si>
+    <t>Agriculture</t>
+  </si>
+  <si>
+    <t>46ème cycle de consultations sur l'aide au développement du coton</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>WTO, Geneva</t>
+  </si>
+  <si>
+    <t>26-10-2026</t>
+  </si>
+  <si>
+    <t>lun, 10/26/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Regional course/Workshop</t>
+  </si>
+  <si>
+    <t>Division</t>
+  </si>
+  <si>
+    <t>Multi-sujet</t>
+  </si>
+  <si>
+    <t>3e atelier de suivi de l’examen des politiques commerciales du Cambodge</t>
+  </si>
+  <si>
+    <t>Cambodge</t>
+  </si>
+  <si>
+    <t>Phnom Penh</t>
+  </si>
+  <si>
+    <t>Budget Section</t>
+  </si>
+  <si>
+    <t>Mesures correctives commerciales</t>
+  </si>
+  <si>
+    <t>Atelier national sur les mesures de défense commerciale</t>
+  </si>
+  <si>
+    <t>Ouzbékistan</t>
+  </si>
+  <si>
+    <t>Tashkent</t>
+  </si>
+  <si>
+    <t>07-09-2026</t>
+  </si>
+  <si>
+    <t>ven, 09/11/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Approved</t>
+  </si>
+  <si>
+    <t>Atelier national sur l’Accord sur l’agriculture et ses notifications</t>
+  </si>
+  <si>
+    <t>Colombie</t>
+  </si>
+  <si>
+    <t>Bogotá</t>
+  </si>
+  <si>
+    <t>01-12-2026</t>
+  </si>
+  <si>
+    <t>jeu, 12/03/2026 - 00:00</t>
+  </si>
+  <si>
     <t>Commerce des services</t>
   </si>
   <si>
     <t>Atelier national sur le commerce des services pour le développement</t>
   </si>
   <si>
     <t>Belice</t>
   </si>
   <si>
+    <t>Belize City</t>
+  </si>
+  <si>
+    <t>jeu, 10/22/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Transparence</t>
+  </si>
+  <si>
+    <t>Atelier national sur la transparence</t>
+  </si>
+  <si>
+    <t>Macao, Chine</t>
+  </si>
+  <si>
+    <t>mer, 09/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ITTC officer</t>
+  </si>
+  <si>
+    <t>Le commerce des services au service du développement en Asie et dans le Pacifique – Conférence et formation régionale destinées à certaines économies</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>Manila</t>
+  </si>
+  <si>
+    <t>28-09-2026</t>
+  </si>
+  <si>
+    <t>jeu, 10/01/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Accession</t>
+  </si>
+  <si>
+    <t>Formation sur les règles de l'OMC dans le cadre des négociations d'accession</t>
+  </si>
+  <si>
+    <t>WTO</t>
+  </si>
+  <si>
+    <t>09-11-2026</t>
+  </si>
+  <si>
+    <t>ven, 11/13/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours thématique</t>
+  </si>
+  <si>
+    <t>Atelier national sur l’Accord général sur le commerce des services (AGCS)</t>
+  </si>
+  <si>
+    <t>République dominicaine</t>
+  </si>
+  <si>
+    <t>Santo Domingo</t>
+  </si>
+  <si>
+    <t>jeu, 10/29/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mesures sanitaires et phytosanitaires (SPS)</t>
+  </si>
+  <si>
+    <t>ATELIER SUR L'ACCORD SUR L'APPLICATION DE MESURES SANITAIRES ET PHYTOSANITAIRES</t>
+  </si>
+  <si>
+    <t>Brésil</t>
+  </si>
+  <si>
+    <t>Brasilia</t>
+  </si>
+  <si>
+    <t>Zambie – Atelier national sur le commerce des services au titre du Programme « Commerce des services pour le développement » (TS4D)</t>
+  </si>
+  <si>
+    <t>Zambie</t>
+  </si>
+  <si>
+    <t>Lusaka</t>
+  </si>
+  <si>
+    <t>08-12-2026</t>
+  </si>
+  <si>
+    <t>ven, 12/11/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Règlement des différends</t>
+  </si>
+  <si>
+    <t>Cours avancé sur le règlement des différends</t>
+  </si>
+  <si>
+    <t>23-11-2026</t>
+  </si>
+  <si>
+    <t>ven, 11/27/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Licences d'importation</t>
+  </si>
+  <si>
+    <t>ATELIER NATIONAL SUR LES PROCÉDURES DE LICENCES D’IMPORTATION ET LES NOTIFICATIONS</t>
+  </si>
+  <si>
+    <t>Maroc</t>
+  </si>
+  <si>
+    <t>Rabat</t>
+  </si>
+  <si>
+    <t>27-10-2026</t>
+  </si>
+  <si>
+    <t>OMC/FMI-CEF  régional sur les mesures correctives commerciales pour les pays arabes et du Moyen-Orient</t>
+  </si>
+  <si>
+    <t>Koweït, État du</t>
+  </si>
+  <si>
+    <t>IMF/CEF Center, Kuwait City</t>
+  </si>
+  <si>
+    <t>mer, 11/25/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier de l'OMC sur le commerce des services en faveur du développement des pays les moins avancés (PMA)</t>
+  </si>
+  <si>
+    <t>République démocratique populaire lao</t>
+  </si>
+  <si>
+    <t>Vientiane</t>
+  </si>
+  <si>
+    <t>12-10-2026</t>
+  </si>
+  <si>
+    <t>mer, 10/14/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier de formation aux médias sur l’OMC, le commerce mondial et le multilatéralisme, destiné aux journalistes des pays en développement et des pays les moins avancés (PMA), lors de la Semaine de l’Examen global de l’Aide pour le commerce 2026.</t>
+  </si>
+  <si>
+    <t>ven, 10/30/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier de suivi TPR</t>
+  </si>
+  <si>
     <t>Belmopan</t>
   </si>
   <si>
-    <t>19-10-2026</t>
-[...187 lines deleted...]
-  <si>
     <t>03-11-2026</t>
   </si>
   <si>
     <t>jeu, 11/05/2026 - 00:00</t>
   </si>
   <si>
     <t>Atelier national sur les services, axé sur les négociations et la définition du calendrier des engagements spécifiques</t>
   </si>
   <si>
     <t>République kirghize</t>
   </si>
   <si>
     <t>Bichkek</t>
   </si>
   <si>
     <t>29-09-2026</t>
   </si>
   <si>
     <t>Atelier national sur le commerce électronique et l'intelligence artificielle</t>
   </si>
   <si>
     <t>Chine</t>
   </si>
   <si>
     <t>22-09-2026</t>
@@ -305,180 +371,177 @@
   <si>
     <t>ven, 09/04/2026 - 00:00</t>
   </si>
   <si>
     <t>Cours d'introduction à la politique commerciale de l'OMC pour les pays les moins avancés (PMA)</t>
   </si>
   <si>
     <t>ven, 11/06/2026 - 00:00</t>
   </si>
   <si>
     <t>Other global activity</t>
   </si>
   <si>
     <t>ATELIER RÉGIONAL OMC-JVI SUR LES MESURES CORRECTIVES EN MATIÈRE DE COMMERCE: INTRODUCTION AUX DISCIPLINES DE L'OMC RELATIVES AUX MESURES CORRECTIVES, LEUR COMPRÉHENSION ET LEUR APPLICATION</t>
   </si>
   <si>
     <t>Autriche</t>
   </si>
   <si>
     <t>JVI Vienna</t>
   </si>
   <si>
     <t>Programme franco-irlandais pour les missions (FIMiP)</t>
   </si>
   <si>
-    <t>WTO, Geneva</t>
-[...1 lines deleted...]
-  <si>
     <t>02-03-2027</t>
   </si>
   <si>
     <t>mer, 12/15/2027 - 00:00</t>
   </si>
   <si>
     <t>Programme franco-irlandais pour les missions</t>
   </si>
   <si>
     <t>Ittc Officer</t>
   </si>
   <si>
     <t>Programme de valorisation des talents des Pays-Bas (NTP)</t>
   </si>
   <si>
     <t>Programme de valorisation des talents des Pays-Bas</t>
   </si>
   <si>
     <t>Statistiques</t>
   </si>
   <si>
     <t>Académie sur les statistiques du commerce des services - Priorité aux PMA</t>
   </si>
   <si>
     <t>ven, 10/16/2026 - 00:00</t>
   </si>
   <si>
     <t>Atelier 2026 de l'OMC sur les notifications de subventions (première phase)</t>
   </si>
   <si>
     <t>10-11-2026</t>
   </si>
   <si>
     <t>jeu, 11/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Îles Salomon – Séminaire national des négociations commerciales à l’OMC</t>
   </si>
   <si>
     <t>Îles Salomon</t>
   </si>
   <si>
     <t>Honiara</t>
   </si>
   <si>
     <t>ven, 10/02/2026 - 00:00</t>
   </si>
   <si>
-    <t>ATELIER RÉGIONAL SUR LE COMMERCE DES SERVICES POUR LES PAYS ARABES</t>
+    <t>ATELIER RÉGIONAL VIRTUEL SUR LE COMMERCE DES SERVICES POUR LES PAYS ARABES</t>
   </si>
   <si>
     <t>Émirats arabes unis</t>
   </si>
   <si>
     <t>AMF ABU DHABI</t>
   </si>
   <si>
     <t>mer, 09/30/2026 - 00:00</t>
   </si>
   <si>
     <t>Cours avancé sur le commerce des services</t>
   </si>
   <si>
     <t>02-11-2026</t>
   </si>
   <si>
     <t>Compétences en matière de négociations commerciales</t>
   </si>
   <si>
     <t>Atelier national de l’OMC sur la théorie et les téchniques de négociation</t>
   </si>
   <si>
-    <t>Colombie</t>
-[...4 lines deleted...]
-  <si>
     <t>Atelier de renforcement des capacités sur les licences d’importation et les notifications</t>
   </si>
   <si>
     <t>23-09-2026</t>
   </si>
   <si>
     <t>ven, 09/25/2026 - 00:00</t>
   </si>
   <si>
     <t>Atelier à l’intention des responsables des autorités chargées des enquêtes</t>
   </si>
   <si>
     <t>28-10-2026</t>
   </si>
   <si>
-    <t>Agriculture</t>
-[...1 lines deleted...]
-  <si>
     <t>Atelier avancé sur les notifications en agriculture</t>
   </si>
   <si>
     <t>Subventions à la pêche</t>
   </si>
   <si>
     <t>Atelier de l'OMC sur les subventions à la pêche pour les Membres PMA</t>
   </si>
   <si>
     <t>Cours sur les Éléments clés pour participer au Comité SPS</t>
   </si>
   <si>
     <t>01-10-2026</t>
   </si>
   <si>
     <t>jeu, 11/19/2026 - 00:00</t>
   </si>
   <si>
     <t>CCG-OMC Atelier régional sur les compétences en matière de négociation commerciale</t>
   </si>
   <si>
     <t>Arabie saoudite, Royaume dʼ</t>
   </si>
   <si>
     <t>Riyadh</t>
   </si>
   <si>
     <t>13-09-2026</t>
   </si>
   <si>
     <t>mer, 09/16/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Marchés publics</t>
+  </si>
+  <si>
+    <t>Atelier national sur l'accord relatif aux marchés publics (GPA) 2012</t>
+  </si>
+  <si>
+    <t>Bishkek</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -785,66 +848,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H33"/>
+  <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H33"/>
+      <selection activeCell="A1" sqref="A1:H39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="290.072" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -865,836 +928,996 @@
         <v>11</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="1"/>
+      <c r="D3" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>34</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D6" s="1"/>
+      <c r="D6" s="1" t="s">
+        <v>38</v>
+      </c>
       <c r="E6" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="D7" s="1"/>
+        <v>43</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>44</v>
+      </c>
       <c r="E7" s="1" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="D8" s="1"/>
       <c r="E8" s="1" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>49</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>8</v>
+        <v>66</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>70</v>
+        <v>40</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="D13" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C13" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" s="1" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>59</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>8</v>
+        <v>79</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="D16" s="1"/>
+        <v>85</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>86</v>
+      </c>
       <c r="E16" s="1" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>71</v>
+        <v>41</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>12</v>
+        <v>83</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>92</v>
+        <v>61</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>94</v>
+        <v>43</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>71</v>
+        <v>41</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>31</v>
+        <v>100</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>100</v>
+        <v>14</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>101</v>
+        <v>35</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="D21" s="1"/>
       <c r="E21" s="1" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>103</v>
+        <v>14</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>101</v>
+        <v>35</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>31</v>
+        <v>108</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>69</v>
+        <v>110</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>108</v>
+        <v>12</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>35</v>
+        <v>114</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>115</v>
+        <v>18</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>116</v>
+        <v>19</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>25</v>
+        <v>119</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>27</v>
+        <v>121</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>59</v>
+        <v>122</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>119</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>91</v>
+        <v>120</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>35</v>
+        <v>124</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>59</v>
+        <v>122</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>122</v>
+        <v>18</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>123</v>
+        <v>58</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>73</v>
+        <v>127</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>14</v>
+        <v>61</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>31</v>
+        <v>132</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>32</v>
+        <v>133</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>128</v>
+        <v>54</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>39</v>
+        <v>134</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>129</v>
+        <v>41</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>31</v>
+        <v>136</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>32</v>
+        <v>137</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>89</v>
+        <v>138</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>48</v>
+        <v>140</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>49</v>
+        <v>113</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
-        <v>40</v>
+        <v>141</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>134</v>
+        <v>83</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>135</v>
+        <v>94</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>120</v>
+        <v>79</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>138</v>
+        <v>58</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>59</v>
+        <v>35</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>