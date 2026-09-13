--- v15 (2026-08-24)
+++ v16 (2026-09-13)
@@ -12,304 +12,356 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>Trade Topic</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Host Country</t>
   </si>
   <si>
     <t>Venue</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Activity Type</t>
   </si>
   <si>
     <t>eAR Status</t>
   </si>
   <si>
+    <t>Commerce des services</t>
+  </si>
+  <si>
+    <t>Réunion consultative sur l’état de préparation du Cambodge en vue de l’adoption des Disciplines de l’OMC relatives à la réglementation intérieure dans le domaine des services.</t>
+  </si>
+  <si>
+    <t>Cambodge</t>
+  </si>
+  <si>
+    <t>Phnom Penh</t>
+  </si>
+  <si>
+    <t>05-10-2026</t>
+  </si>
+  <si>
+    <t>mar, 10/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t>Approved</t>
+  </si>
+  <si>
+    <t>Accession</t>
+  </si>
+  <si>
+    <t>Atelier national sur l'adhésion de l'Ouzbékistan, les exigences de l'OMC en matière de subventions et de commerce d'État.</t>
+  </si>
+  <si>
+    <t>Ouzbékistan</t>
+  </si>
+  <si>
+    <t>Tashkent</t>
+  </si>
+  <si>
+    <t>21-09-2026</t>
+  </si>
+  <si>
+    <t>ven, 09/25/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Accès aux marchés pour les marchandises</t>
+  </si>
+  <si>
+    <t>ATELIER RÉGIONAL VIRTUEL SUR
+LES ÉVOLUTIONS RÉCENTES EN MATIÈRE D'ACCÈS AU MARCHÉ DES BIENS</t>
+  </si>
+  <si>
+    <t>Émirats arabes unis</t>
+  </si>
+  <si>
+    <t>26-10-2026</t>
+  </si>
+  <si>
+    <t>mer, 10/28/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Atelier virtuel - Régional</t>
+  </si>
+  <si>
+    <t>TAME(1)</t>
+  </si>
+  <si>
+    <t>Droits de propriété intellectuelle qui touchent au commerce (ADPIC)</t>
+  </si>
+  <si>
+    <t>Cours exécutif OMPI-OMC sur les questions de propriété intellectuelle</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>WTO and WIPO</t>
+  </si>
+  <si>
+    <t>01-02-2027</t>
+  </si>
+  <si>
+    <t>ven, 02/12/2027 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours thématique</t>
+  </si>
+  <si>
+    <t>Division</t>
+  </si>
+  <si>
+    <t>Agriculture</t>
+  </si>
+  <si>
+    <t>Atelier régional de l’OMC sur l’Accord sur l’agriculture, les prescriptions en matière de transparence et les négociations.</t>
+  </si>
+  <si>
+    <t>Kenya</t>
+  </si>
+  <si>
+    <t>Nairobi</t>
+  </si>
+  <si>
+    <t>11-11-2026</t>
+  </si>
+  <si>
+    <t>ven, 11/13/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Regional course/Workshop</t>
+  </si>
+  <si>
+    <t>ITTC officer</t>
+  </si>
+  <si>
     <t>Obstacles techniques au commerce (OTC)</t>
   </si>
   <si>
     <t>Cours sur l' Accord de l'OMC sur les obstacles techniques au commerce</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
     <t>San José</t>
   </si>
   <si>
     <t>19-10-2026</t>
   </si>
   <si>
     <t>mer, 10/21/2026 - 00:00</t>
   </si>
   <si>
-    <t>National</t>
-[...7 lines deleted...]
-  <si>
     <t>46ème cycle de consultations sur l'aide au développement du coton</t>
   </si>
   <si>
-    <t>Suisse</t>
-[...1 lines deleted...]
-  <si>
     <t>WTO, Geneva</t>
   </si>
   <si>
-    <t>26-10-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>lun, 10/26/2026 - 00:00</t>
   </si>
   <si>
-    <t>Regional course/Workshop</t>
-[...4 lines deleted...]
-  <si>
     <t>Multi-sujet</t>
   </si>
   <si>
     <t>3e atelier de suivi de l’examen des politiques commerciales du Cambodge</t>
   </si>
   <si>
-    <t>Cambodge</t>
-[...5 lines deleted...]
-    <t>Budget Section</t>
+    <t>Atelier national sur l’Accord sur l’agriculture et ses notifications</t>
+  </si>
+  <si>
+    <t>Colombie</t>
+  </si>
+  <si>
+    <t>Bogotá</t>
+  </si>
+  <si>
+    <t>01-12-2026</t>
+  </si>
+  <si>
+    <t>jeu, 12/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours régional de politique commerciale à l’intention des fonctionnaires gouvernementaux des Membres  et Observateurs de l'OMC de l'Êurope centrale et orientale, Asie centrale et Caucase.</t>
+  </si>
+  <si>
+    <t>Géorgie</t>
+  </si>
+  <si>
+    <t>Georgian National University</t>
+  </si>
+  <si>
+    <t>09-11-2026</t>
+  </si>
+  <si>
+    <t>ven, 04/23/2027 - 00:00</t>
+  </si>
+  <si>
+    <t>Cours régional de politique commerciale appliqué</t>
+  </si>
+  <si>
+    <t>Atelier national sur le commerce des services pour le développement</t>
+  </si>
+  <si>
+    <t>Belice</t>
+  </si>
+  <si>
+    <t>Belize City</t>
+  </si>
+  <si>
+    <t>jeu, 10/22/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Le commerce des services au service du développement en Asie et dans le Pacifique – Conférence et formation régionale destinées à certaines économies</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>Manila</t>
+  </si>
+  <si>
+    <t>28-09-2026</t>
+  </si>
+  <si>
+    <t>jeu, 10/01/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Formation sur les règles de l'OMC dans le cadre des négociations d'accession</t>
+  </si>
+  <si>
+    <t>WTO</t>
+  </si>
+  <si>
+    <t>Atelier national sur l’Accord général sur le commerce des services (AGCS)</t>
+  </si>
+  <si>
+    <t>République dominicaine</t>
+  </si>
+  <si>
+    <t>Santo Domingo</t>
+  </si>
+  <si>
+    <t>jeu, 10/29/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Mesures sanitaires et phytosanitaires (SPS)</t>
+  </si>
+  <si>
+    <t>ATELIER SUR L'ACCORD SUR L'APPLICATION DE MESURES SANITAIRES ET PHYTOSANITAIRES</t>
+  </si>
+  <si>
+    <t>Brésil</t>
+  </si>
+  <si>
+    <t>Brasilia</t>
+  </si>
+  <si>
+    <t>Zambie – Atelier national sur le commerce des services au titre du Programme « Commerce des services pour le développement » (TS4D)</t>
+  </si>
+  <si>
+    <t>Zambie</t>
+  </si>
+  <si>
+    <t>Lusaka</t>
+  </si>
+  <si>
+    <t>08-12-2026</t>
+  </si>
+  <si>
+    <t>ven, 12/11/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Règlement des différends</t>
+  </si>
+  <si>
+    <t>Cours avancé sur le règlement des différends</t>
+  </si>
+  <si>
+    <t>23-11-2026</t>
+  </si>
+  <si>
+    <t>ven, 11/27/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Licences d'importation</t>
+  </si>
+  <si>
+    <t>ATELIER NATIONAL SUR LES PROCÉDURES DE LICENCES D’IMPORTATION ET LES NOTIFICATIONS</t>
+  </si>
+  <si>
+    <t>Maroc</t>
+  </si>
+  <si>
+    <t>Rabat</t>
+  </si>
+  <si>
+    <t>27-10-2026</t>
   </si>
   <si>
     <t>Mesures correctives commerciales</t>
   </si>
   <si>
-    <t>Atelier national sur les mesures de défense commerciale</t>
-[...160 lines deleted...]
-  <si>
     <t>OMC/FMI-CEF  régional sur les mesures correctives commerciales pour les pays arabes et du Moyen-Orient</t>
   </si>
   <si>
     <t>Koweït, État du</t>
   </si>
   <si>
     <t>IMF/CEF Center, Kuwait City</t>
   </si>
   <si>
     <t>mer, 11/25/2026 - 00:00</t>
   </si>
   <si>
     <t>Atelier de l'OMC sur le commerce des services en faveur du développement des pays les moins avancés (PMA)</t>
   </si>
   <si>
     <t>République démocratique populaire lao</t>
   </si>
   <si>
     <t>Vientiane</t>
   </si>
   <si>
     <t>12-10-2026</t>
   </si>
   <si>
     <t>mer, 10/14/2026 - 00:00</t>
@@ -335,65 +387,50 @@
   <si>
     <t>Atelier national sur les services, axé sur les négociations et la définition du calendrier des engagements spécifiques</t>
   </si>
   <si>
     <t>République kirghize</t>
   </si>
   <si>
     <t>Bichkek</t>
   </si>
   <si>
     <t>29-09-2026</t>
   </si>
   <si>
     <t>Atelier national sur le commerce électronique et l'intelligence artificielle</t>
   </si>
   <si>
     <t>Chine</t>
   </si>
   <si>
     <t>22-09-2026</t>
   </si>
   <si>
     <t>jeu, 09/24/2026 - 00:00</t>
   </si>
   <si>
-    <t>Post-TPR - activité nationale de suivi de l'examen de la politique commerciale</t>
-[...13 lines deleted...]
-  <si>
     <t>Cours d'introduction à la politique commerciale de l'OMC pour les pays les moins avancés (PMA)</t>
   </si>
   <si>
     <t>ven, 11/06/2026 - 00:00</t>
   </si>
   <si>
     <t>Other global activity</t>
   </si>
   <si>
     <t>ATELIER RÉGIONAL OMC-JVI SUR LES MESURES CORRECTIVES EN MATIÈRE DE COMMERCE: INTRODUCTION AUX DISCIPLINES DE L'OMC RELATIVES AUX MESURES CORRECTIVES, LEUR COMPRÉHENSION ET LEUR APPLICATION</t>
   </si>
   <si>
     <t>Autriche</t>
   </si>
   <si>
     <t>JVI Vienna</t>
   </si>
   <si>
     <t>Programme franco-irlandais pour les missions (FIMiP)</t>
   </si>
   <si>
     <t>02-03-2027</t>
   </si>
   <si>
     <t>mer, 12/15/2027 - 00:00</t>
@@ -422,117 +459,102 @@
   <si>
     <t>Atelier 2026 de l'OMC sur les notifications de subventions (première phase)</t>
   </si>
   <si>
     <t>10-11-2026</t>
   </si>
   <si>
     <t>jeu, 11/12/2026 - 00:00</t>
   </si>
   <si>
     <t>Îles Salomon – Séminaire national des négociations commerciales à l’OMC</t>
   </si>
   <si>
     <t>Îles Salomon</t>
   </si>
   <si>
     <t>Honiara</t>
   </si>
   <si>
     <t>ven, 10/02/2026 - 00:00</t>
   </si>
   <si>
     <t>ATELIER RÉGIONAL VIRTUEL SUR LE COMMERCE DES SERVICES POUR LES PAYS ARABES</t>
   </si>
   <si>
-    <t>Émirats arabes unis</t>
-[...1 lines deleted...]
-  <si>
     <t>AMF ABU DHABI</t>
   </si>
   <si>
     <t>mer, 09/30/2026 - 00:00</t>
   </si>
   <si>
     <t>Cours avancé sur le commerce des services</t>
   </si>
   <si>
     <t>02-11-2026</t>
   </si>
   <si>
     <t>Compétences en matière de négociations commerciales</t>
   </si>
   <si>
     <t>Atelier national de l’OMC sur la théorie et les téchniques de négociation</t>
   </si>
   <si>
     <t>Atelier de renforcement des capacités sur les licences d’importation et les notifications</t>
   </si>
   <si>
     <t>23-09-2026</t>
   </si>
   <si>
-    <t>ven, 09/25/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Atelier à l’intention des responsables des autorités chargées des enquêtes</t>
   </si>
   <si>
     <t>28-10-2026</t>
   </si>
   <si>
-    <t>Atelier avancé sur les notifications en agriculture</t>
-[...1 lines deleted...]
-  <si>
     <t>Subventions à la pêche</t>
   </si>
   <si>
     <t>Atelier de l'OMC sur les subventions à la pêche pour les Membres PMA</t>
   </si>
   <si>
     <t>Cours sur les Éléments clés pour participer au Comité SPS</t>
   </si>
   <si>
     <t>01-10-2026</t>
   </si>
   <si>
     <t>jeu, 11/19/2026 - 00:00</t>
   </si>
   <si>
-    <t>CCG-OMC Atelier régional sur les compétences en matière de négociation commerciale</t>
-[...11 lines deleted...]
-    <t>mer, 09/16/2026 - 00:00</t>
+    <t>Atelier sur l'accord relatif aux aspects des droits de propriété intellectuelle qui touchent au commerce (ADPIC) avec un accent sur la graduation des PMAs et les questions de commerce et de santé publique</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>Dhaka</t>
   </si>
   <si>
     <t>Marchés publics</t>
   </si>
   <si>
     <t>Atelier national sur l'accord relatif aux marchés publics (GPA) 2012</t>
   </si>
   <si>
     <t>Bishkek</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -848,66 +870,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H39"/>
+  <dimension ref="A1:H41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H39"/>
+      <selection activeCell="A1" sqref="A1:H41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="290.072" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="60.128" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -938,986 +960,1038 @@
       </c>
       <c r="H2" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="D4" s="1"/>
+      <c r="E4" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="F4" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="G4" s="1" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>34</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="D8" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="E8" s="1" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C10" s="1" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>59</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>60</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="B11" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="D11" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="1" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>66</v>
+        <v>8</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>68</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>75</v>
+        <v>16</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="D15" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="E15" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F15" s="1" t="s">
         <v>81</v>
-      </c>
-[...7 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>29</v>
+        <v>82</v>
       </c>
       <c r="B16" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C16" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="D16" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="D16" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="1" t="s">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>87</v>
+        <v>60</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>41</v>
+        <v>8</v>
       </c>
       <c r="B17" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="E17" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="F17" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="E17" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G17" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>24</v>
+        <v>91</v>
       </c>
       <c r="B18" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E18" s="1" t="s">
         <v>93</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>94</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>24</v>
+        <v>95</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>43</v>
+        <v>97</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>41</v>
+        <v>100</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="D21" s="1"/>
+        <v>106</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>107</v>
+      </c>
       <c r="E21" s="1" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>108</v>
+        <v>31</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>109</v>
+        <v>77</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>111</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>18</v>
+        <v>68</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>58</v>
+        <v>113</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>114</v>
+        <v>14</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>97</v>
+        <v>119</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>98</v>
+        <v>75</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="D25" s="1"/>
       <c r="E25" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>19</v>
+        <v>77</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>119</v>
+        <v>49</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>125</v>
+        <v>100</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>18</v>
+        <v>128</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>58</v>
+        <v>129</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>91</v>
+        <v>114</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>127</v>
+        <v>115</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>61</v>
+        <v>133</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>35</v>
+        <v>134</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="B29" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E29" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="F29" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="D29" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F29" s="1" t="s">
+      <c r="G29" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H29" s="1" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>41</v>
+        <v>137</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>136</v>
+        <v>31</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>137</v>
+        <v>77</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>54</v>
+        <v>108</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>41</v>
+        <v>100</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>113</v>
+        <v>142</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
-        <v>141</v>
+        <v>54</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>37</v>
+        <v>144</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>38</v>
+        <v>145</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>94</v>
+        <v>146</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>79</v>
+        <v>8</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>58</v>
+        <v>148</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>144</v>
+        <v>74</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>65</v>
+        <v>125</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
-        <v>16</v>
+        <v>152</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>111</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
-        <v>149</v>
+        <v>95</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>73</v>
+        <v>155</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
-        <v>66</v>
+        <v>100</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>153</v>
+        <v>81</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
-        <v>141</v>
+        <v>158</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>155</v>
+        <v>31</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>156</v>
+        <v>77</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>157</v>
+        <v>89</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>158</v>
+        <v>90</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
-        <v>159</v>
+        <v>82</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>100</v>
+        <v>31</v>
       </c>
       <c r="D39" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E39" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="E39" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="1" t="s">
-        <v>113</v>
+        <v>162</v>
       </c>
       <c r="G39" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="H39" s="1" t="s">
-        <v>35</v>
+      <c r="H40" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>