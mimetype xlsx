--- v2 (2026-03-08)
+++ v3 (2026-06-06)
@@ -12,482 +12,504 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Trade Topic</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Host Country</t>
   </si>
   <si>
     <t>Venue</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Activity Type</t>
   </si>
   <si>
     <t>eAR Status</t>
   </si>
   <si>
+    <t>Other issues</t>
+  </si>
+  <si>
+    <t>&lt;a href="/node/10897" hreflang="en"&gt;2026 WTO Workshop on Subsidy Notifications (First Phase)&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>WTO</t>
+  </si>
+  <si>
+    <t>10-11-2026</t>
+  </si>
+  <si>
+    <t>Thu, 11/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Thematic course/Workshop</t>
+  </si>
+  <si>
+    <t>ITTC officer</t>
+  </si>
+  <si>
+    <t>Standards (SPS, TBT)</t>
+  </si>
+  <si>
+    <t>&lt;a href="/node/10895" hreflang="en"&gt;COMOROS – National workshop on quality, standardisation and SPS/TBT measures &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Comoros</t>
+  </si>
+  <si>
+    <t>Moroni</t>
+  </si>
+  <si>
+    <t>22-06-2026</t>
+  </si>
+  <si>
+    <t>Thu, 06/25/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t>ITTC Director</t>
+  </si>
+  <si>
+    <t>Trade in Services</t>
+  </si>
+  <si>
+    <t>&lt;a href="/node/10892" hreflang="en"&gt;REGIONAL WORKSHOP ON TRADE IN SERVICES FOR ARAB COUNTRIES&lt;br /&gt;
+&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>United Arab Emirates</t>
+  </si>
+  <si>
+    <t>AMF ABU DHABI</t>
+  </si>
+  <si>
+    <t>28-09-2026</t>
+  </si>
+  <si>
+    <t>Wed, 09/30/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Regional course/Workshop</t>
+  </si>
+  <si>
+    <t>Budget Section</t>
+  </si>
+  <si>
+    <t>Multi topic</t>
+  </si>
+  <si>
+    <t>&lt;a href="/node/10891" hreflang="en"&gt;Solomons Islands - National Seminar on Trade Policy Review Follow-up and WTO Trade Negotiations&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Solomon Islands</t>
+  </si>
+  <si>
+    <t>Honiara</t>
+  </si>
+  <si>
+    <t>Fri, 10/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Approved</t>
+  </si>
+  <si>
+    <t>Trade remedies</t>
+  </si>
+  <si>
+    <t>&lt;a href="/node/10886" hreflang="en"&gt;National Workshop on Trade Remedies Investigations in the WTO&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Paraguay</t>
+  </si>
+  <si>
+    <t>Asunción</t>
+  </si>
+  <si>
+    <t>21-07-2026</t>
+  </si>
+  <si>
+    <t>Thu, 07/23/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/node/10885" hreflang="en"&gt;Advanced Course on Trade in Services&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>02-11-2026</t>
+  </si>
+  <si>
+    <t>Fri, 11/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Trade Negotiations Skills</t>
+  </si>
+  <si>
+    <t>&lt;a href="/node/10881" hreflang="en"&gt;WTO National Workshop on Negotiation Theory and Techniques&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Colombia</t>
+  </si>
+  <si>
+    <t>Bogotá</t>
+  </si>
+  <si>
+    <t>27-10-2026</t>
+  </si>
+  <si>
+    <t>Fri, 10/30/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/node/10875" hreflang="en"&gt;National workshop on Trade in Services&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Cambodia</t>
+  </si>
+  <si>
+    <t>Phnom Penh</t>
+  </si>
+  <si>
+    <t>10-06-2026</t>
+  </si>
+  <si>
+    <t>Fri, 06/12/2026 - 00:00</t>
+  </si>
+  <si>
     <t>Import Licensing</t>
   </si>
   <si>
-    <t>&lt;a href="/node/10819" hreflang="en"&gt;Online Workshop on Notifications under the Agreement on Import Licensing Procedures for Sri Lanka&lt;/a&gt;</t>
-[...38 lines deleted...]
-    <t>Ittc Officer</t>
+    <t>&lt;a href="/node/10873" hreflang="en"&gt;Capacity Building Workshop on Import Licensing and Notifications&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>23-09-2026</t>
+  </si>
+  <si>
+    <t>Fri, 09/25/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>TAME(2)</t>
+  </si>
+  <si>
+    <t>&lt;a href="/node/10868" hreflang="en"&gt;Workshop for Heads of Investigating Authorities&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>28-10-2026</t>
+  </si>
+  <si>
+    <t>Thu, 10/29/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/node/10866" hreflang="en"&gt;National Workshop on Trade in Services and Good Regulatory Practices &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Guyana</t>
+  </si>
+  <si>
+    <t>Georgetown</t>
+  </si>
+  <si>
+    <t>16-06-2026</t>
+  </si>
+  <si>
+    <t>Fri, 06/19/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/node/10865" hreflang="en"&gt;WTO National Workshop on on negotiation theory and techniques&lt;br /&gt;
+&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Guatemala</t>
+  </si>
+  <si>
+    <t>Guatemala city</t>
+  </si>
+  <si>
+    <t>Fri, 07/24/2026 - 00:00</t>
   </si>
   <si>
     <t>Agriculture</t>
   </si>
   <si>
-    <t>&lt;a href="/node/10816" hreflang="en"&gt;45th Round of Consultations on Cotton Development Assistance&lt;/a&gt;</t>
-[...107 lines deleted...]
-    <t>&lt;a href="/node/10807" hreflang="en"&gt;Joint IRIC /OBREAL Global Observatory Academic Conference ahead of the 14th WTO Ministerial Conference&lt;br /&gt;
+    <t>&lt;a href="/node/10861" hreflang="en"&gt;Advanced Agriculture Notification Workshop&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>01-09-2026</t>
+  </si>
+  <si>
+    <t>Fri, 09/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Information Technology Agreement and sectoral agreements</t>
+  </si>
+  <si>
+    <t>&lt;a href="/node/10857" hreflang="en"&gt;National Workshop on ITA Expansion &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Viet Nam</t>
+  </si>
+  <si>
+    <t>Hanoi</t>
+  </si>
+  <si>
+    <t>08-07-2026</t>
+  </si>
+  <si>
+    <t>Fri, 07/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/node/10855" hreflang="en"&gt;Advanced Trade Policy Course&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Fri, 12/11/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Advanced Trade-policy course</t>
+  </si>
+  <si>
+    <t>&lt;a href="/node/10854" hreflang="en"&gt;Advanced Trade Policy Course&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Fri, 10/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/node/10853" hreflang="en"&gt;National Workshop on Agriculture Notifications&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Chile</t>
+  </si>
+  <si>
+    <t>Santiago de Chile</t>
+  </si>
+  <si>
+    <t>Market Access for Trade in Goods</t>
+  </si>
+  <si>
+    <t>&lt;a href="/node/10839" hreflang="en"&gt;Regional workshop on supply-chain resilience: Use of tariffs, licensing, and quantitative restrictions by WTO Members for Central and Eastern Europe, Central Asia and the Caucasus (CEECAC)&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Austria</t>
+  </si>
+  <si>
+    <t>Joint Vienna Institute, Vienna</t>
+  </si>
+  <si>
+    <t>29-06-2026</t>
+  </si>
+  <si>
+    <t>Thu, 07/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Rules of Origin</t>
+  </si>
+  <si>
+    <t>&lt;a href="/node/10837" hreflang="en"&gt;WTO/IMF-CEF Regional Workshop on Trade Remedies for Arab and Middle East Countries&lt;br /&gt;
 &lt;br /&gt;
 &lt;/a&gt;</t>
   </si>
   <si>
-    <t>Cameroon</t>
-[...11 lines deleted...]
-    <t>TA by partners – Global</t>
+    <t>Kuwait, the State of</t>
+  </si>
+  <si>
+    <t>IMF-CEF Center,  Kuwait City</t>
+  </si>
+  <si>
+    <t>22-11-2026</t>
+  </si>
+  <si>
+    <t>Thu, 11/26/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Coordinator</t>
+  </si>
+  <si>
+    <t>&lt;a href="/node/10832" hreflang="en"&gt;WTO Workshop on Competition Policy, Trade and Development&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>&lt;a href="/node/10818" hreflang="en"&gt;National WTO Workshop on Negotiation Theory and Techniques&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Ecuador</t>
+  </si>
+  <si>
+    <t>Quito</t>
+  </si>
+  <si>
+    <t>20-07-2026</t>
+  </si>
+  <si>
+    <t>Ittc Officer</t>
+  </si>
+  <si>
+    <t>Transparency</t>
+  </si>
+  <si>
+    <t>&lt;a href="/node/10815" hreflang="en"&gt;National Workshop on Notifications&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Timor-Leste</t>
+  </si>
+  <si>
+    <t>Dili</t>
+  </si>
+  <si>
+    <t>08-06-2026</t>
+  </si>
+  <si>
+    <t>Thu, 06/11/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Sanitary and phytosanitary measures (SPS)</t>
+  </si>
+  <si>
+    <t>&lt;a href="/node/10812" hreflang="en"&gt;SPS Committee Thematic Workshop on Transparency &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Tue, 06/23/2026 - 00:00</t>
   </si>
   <si>
     <t>&lt;a href="/node/10805" hreflang="en"&gt;Course on Essentials for SPS Committee Participation &lt;/a&gt;</t>
   </si>
   <si>
     <t>01-10-2026</t>
   </si>
   <si>
     <t>Thu, 11/19/2026 - 00:00</t>
   </si>
   <si>
     <t>&lt;a href="/node/10804" hreflang="en"&gt;Key elements for participating in the SPS Committee&lt;/a&gt;</t>
   </si>
   <si>
-    <t>Coordinator</t>
+    <t>Virtual workshop - National</t>
   </si>
   <si>
     <t>&lt;a href="/node/10800" hreflang="en"&gt;National Workshop on the WTO Agreement on Agriculture and Agriculture Negotiations&lt;/a&gt;</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>Abuja</t>
   </si>
   <si>
     <t>Fri, 06/26/2026 - 00:00</t>
   </si>
   <si>
-    <t>Trade remedies</t>
-[...32 lines deleted...]
-    <t>&lt;a href="/node/10794" hreflang="en"&gt;National Workshop on WTO Notifications&lt;/a&gt;</t>
+    <t>&lt;a href="/node/10792" hreflang="en"&gt;WTO Chairs Programme Annual Conference&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Geneva</t>
+  </si>
+  <si>
+    <t>01-07-2026</t>
+  </si>
+  <si>
+    <t>Fri, 07/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Global</t>
+  </si>
+  <si>
+    <t>&lt;a href="/node/10781" hreflang="en"&gt;IFC-WTO Trade Finance Workshop - Capacity Building for Banks and SMEs&lt;/a&gt;</t>
   </si>
   <si>
     <t>Tanzania</t>
   </si>
   <si>
-    <t>Dodoma, Tanzania</t>
-[...64 lines deleted...]
-  <si>
     <t>Dar es Salaam</t>
   </si>
   <si>
     <t>11-06-2026</t>
   </si>
   <si>
-    <t>Fri, 06/12/2026 - 00:00</t>
-[...78 lines deleted...]
-THIS WORKSHOP IS POSTPONED - NEW DATES WILL BE COMMUNICATED SHORTLY&lt;/a&gt;</t>
+    <t>&lt;a href="/node/10778" hreflang="en"&gt;Regional Workshop on Trade in Services for GCC Members &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Saudi Arabia, Kingdom of</t>
+  </si>
+  <si>
+    <t>Riyadh</t>
+  </si>
+  <si>
+    <t>07-06-2026</t>
+  </si>
+  <si>
+    <t>Wed, 06/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Division</t>
+  </si>
+  <si>
+    <t>&lt;a href="/node/10557" hreflang="en"&gt;Regional workshop for French-speaking African countries on Trade in Services and Digital Trade. &lt;/a&gt;</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
     <t>Cotonou</t>
   </si>
   <si>
-    <t>13-04-2026</t>
-[...2 lines deleted...]
-    <t>Fri, 04/17/2026 - 00:00</t>
+    <t>06-07-2026</t>
+  </si>
+  <si>
+    <t>Thu, 07/09/2026 - 00:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -794,790 +816,870 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H28"/>
+  <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H28"/>
+      <selection activeCell="A1" sqref="A1:H31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="60.128" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="270.077" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32.992" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D2" s="1"/>
+      <c r="D2" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E2" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>46</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="D8" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="E8" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="F8" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="E8" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G8" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="E9" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E9" s="1" t="s">
+      <c r="F9" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="F9" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="1" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="F10" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="G10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>62</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E12" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="F12" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C14" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="F14" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="E14" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G14" s="1" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="B15" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="D15" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="D15" s="1" t="s">
+      <c r="E15" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="E15" s="1" t="s">
+      <c r="F15" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="F15" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="G16" s="1" t="s">
         <v>87</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>93</v>
+        <v>20</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>100</v>
+        <v>57</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>59</v>
+        <v>93</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>95</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H20" s="1" t="s">
         <v>105</v>
-      </c>
-[...19 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>108</v>
+        <v>32</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>87</v>
+        <v>10</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>111</v>
+        <v>42</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>113</v>
+        <v>47</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>117</v>
+        <v>43</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>95</v>
+        <v>22</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>30</v>
+        <v>111</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>27</v>
+        <v>116</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>38</v>
+        <v>118</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>124</v>
+        <v>20</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>102</v>
+        <v>122</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>90</v>
+        <v>123</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>31</v>
+        <v>118</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="D26" s="1"/>
       <c r="E26" s="1" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>21</v>
+        <v>125</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>30</v>
+        <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>31</v>
+        <v>75</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>135</v>
+        <v>20</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="D29" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="B28" s="1" t="s">
+      <c r="E29" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="C28" s="1" t="s">
+      <c r="F29" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="D28" s="1" t="s">
+      <c r="C30" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="E28" s="1" t="s">
+      <c r="D30" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="F28" s="1" t="s">
+      <c r="E30" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="G28" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H28" s="1" t="s">
+      <c r="F30" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>30</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>