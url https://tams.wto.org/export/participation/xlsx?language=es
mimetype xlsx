--- v3 (2026-06-06)
+++ v4 (2026-09-04)
@@ -12,504 +12,607 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Trade Topic</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Host Country</t>
   </si>
   <si>
     <t>Venue</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Activity Type</t>
   </si>
   <si>
     <t>eAR Status</t>
   </si>
   <si>
-    <t>Other issues</t>
-[...2 lines deleted...]
-    <t>&lt;a href="/node/10897" hreflang="en"&gt;2026 WTO Workshop on Subsidy Notifications (First Phase)&lt;/a&gt;</t>
+    <t>Trade in Services</t>
+  </si>
+  <si>
+    <t>Consultative meeting on Cambodia’s readiness to adopt the WTO Disciplines on Services Domestic Regulation.</t>
+  </si>
+  <si>
+    <t>Cambodia</t>
+  </si>
+  <si>
+    <t>Phnom Penh</t>
+  </si>
+  <si>
+    <t>05-10-2026</t>
+  </si>
+  <si>
+    <t>Tue, 10/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>National</t>
+  </si>
+  <si>
+    <t>Budget Section</t>
+  </si>
+  <si>
+    <t>Accession</t>
+  </si>
+  <si>
+    <t>National workshop on Uzbekistan Accession, WTO requirements on subsidies and state trading.</t>
+  </si>
+  <si>
+    <t>Uzbekistan</t>
+  </si>
+  <si>
+    <t>Tashkent</t>
+  </si>
+  <si>
+    <t>21-09-2026</t>
+  </si>
+  <si>
+    <t>Fri, 09/25/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Approved</t>
+  </si>
+  <si>
+    <t>Market Access for Trade in Goods</t>
+  </si>
+  <si>
+    <t>VIRTUAL REGIONAL WORKSHOP ON
+RECENT DEVELOPMENTS IN MARKET ACCESS FOR GOODS</t>
+  </si>
+  <si>
+    <t>United Arab Emirates</t>
+  </si>
+  <si>
+    <t>26-10-2026</t>
+  </si>
+  <si>
+    <t>Wed, 10/28/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Virtual workshop - Regional</t>
+  </si>
+  <si>
+    <t>ITTC officer</t>
+  </si>
+  <si>
+    <t>Trade-Related Intellectual Property Rights (TRIPS)</t>
+  </si>
+  <si>
+    <t>WIPO-WTO Executive Programme on Intellectual Property Issues</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
+    <t>WTO and WIPO</t>
+  </si>
+  <si>
+    <t>01-02-2027</t>
+  </si>
+  <si>
+    <t>Fri, 02/12/2027 - 00:00</t>
+  </si>
+  <si>
+    <t>Thematic course/Workshop</t>
+  </si>
+  <si>
+    <t>Division</t>
+  </si>
+  <si>
+    <t>Agriculture</t>
+  </si>
+  <si>
+    <t>Regional WTO Workshop on the Agreement on Agriculture, Transparency Requirements and Negotiations</t>
+  </si>
+  <si>
+    <t>Kenya</t>
+  </si>
+  <si>
+    <t>Nairobi</t>
+  </si>
+  <si>
+    <t>11-11-2026</t>
+  </si>
+  <si>
+    <t>Fri, 11/13/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Regional course/Workshop</t>
+  </si>
+  <si>
+    <t>Technical Barriers to Trade (TBT)</t>
+  </si>
+  <si>
+    <t>Course on the Agreement on WTO Technical Barriers to Trade</t>
+  </si>
+  <si>
+    <t>Costa Rica</t>
+  </si>
+  <si>
+    <t>San José</t>
+  </si>
+  <si>
+    <t>19-10-2026</t>
+  </si>
+  <si>
+    <t>Wed, 10/21/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>46th Round of Consultations on Cotton Development Assistance</t>
+  </si>
+  <si>
+    <t>WTO, Geneva</t>
+  </si>
+  <si>
+    <t>Mon, 10/26/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Multi topic</t>
+  </si>
+  <si>
+    <t>Cambodia’s 3rd Trade Policy Review Follow-up Workshop</t>
+  </si>
+  <si>
+    <t>Trade remedies</t>
+  </si>
+  <si>
+    <t>National workshop on Trade remedies</t>
+  </si>
+  <si>
+    <t>07-09-2026</t>
+  </si>
+  <si>
+    <t>Fri, 09/11/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>National Workshop on the Agreement on Agriculture and its notifications</t>
+  </si>
+  <si>
+    <t>Colombia</t>
+  </si>
+  <si>
+    <t>Bogotá</t>
+  </si>
+  <si>
+    <t>01-12-2026</t>
+  </si>
+  <si>
+    <t>Thu, 12/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Regional Trade Policy Course for Government Officials of Central and Eastern European, Central Asian and Caucasus Members and Observers of the WTO.</t>
+  </si>
+  <si>
+    <t>Georgia</t>
+  </si>
+  <si>
+    <t>Georgian National University</t>
+  </si>
+  <si>
+    <t>09-11-2026</t>
+  </si>
+  <si>
+    <t>Fri, 04/23/2027 - 00:00</t>
+  </si>
+  <si>
+    <t>Regional Trade Policy Course</t>
+  </si>
+  <si>
+    <t>National workshop on Trade in Services for Development</t>
+  </si>
+  <si>
+    <t>Belize</t>
+  </si>
+  <si>
+    <t>Belize City</t>
+  </si>
+  <si>
+    <t>Thu, 10/22/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Trade in Services for Development in Asia and the Pacific – Conference and Regional Course for Selected Economies</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>Manila</t>
+  </si>
+  <si>
+    <t>28-09-2026</t>
+  </si>
+  <si>
+    <t>Thu, 10/01/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Training on WTO Rules in Accession Negotiations</t>
+  </si>
+  <si>
     <t>WTO</t>
   </si>
   <si>
+    <t>National workshop on the General Agreement on Trade in Services (GATS)</t>
+  </si>
+  <si>
+    <t>Dominican Republic</t>
+  </si>
+  <si>
+    <t>Santo Domingo</t>
+  </si>
+  <si>
+    <t>Thu, 10/29/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Sanitary and phytosanitary measures (SPS)</t>
+  </si>
+  <si>
+    <t>WORKSHOP ON THE AGREEMENT ON THE APPLICATION OF SANITARY AND PHYTOSANITARY MEASURES</t>
+  </si>
+  <si>
+    <t>Brazil</t>
+  </si>
+  <si>
+    <t>Brasilia</t>
+  </si>
+  <si>
+    <t>Dispute Settlement</t>
+  </si>
+  <si>
+    <t>Advanced Course on Dispute Settlement</t>
+  </si>
+  <si>
+    <t>23-11-2026</t>
+  </si>
+  <si>
+    <t>Fri, 11/27/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Zambia - National workshop on Trade in Services under the Trade in Services for Development (TS4D) programme</t>
+  </si>
+  <si>
+    <t>Zambia</t>
+  </si>
+  <si>
+    <t>Lusaka</t>
+  </si>
+  <si>
+    <t>08-12-2026</t>
+  </si>
+  <si>
+    <t>Fri, 12/11/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Import Licensing</t>
+  </si>
+  <si>
+    <t>NATIONAL WORKSHOP ON IMPORT LICENCE PROCEDURES AND NOTIFICATIONS</t>
+  </si>
+  <si>
+    <t>Morocco</t>
+  </si>
+  <si>
+    <t>Rabat</t>
+  </si>
+  <si>
+    <t>27-10-2026</t>
+  </si>
+  <si>
+    <t>WTO/IMF-CEF Regional Workshop on Trade Remedies for Arab and Middle East Countries</t>
+  </si>
+  <si>
+    <t>Kuwait, the State of</t>
+  </si>
+  <si>
+    <t>IMF/CEF Center, Kuwait City</t>
+  </si>
+  <si>
+    <t>Wed, 11/25/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>WTO Workshop on Trade in Services for Development for LDCs</t>
+  </si>
+  <si>
+    <t>Lao Peopleʼs Democratic Republic</t>
+  </si>
+  <si>
+    <t>Vientiane</t>
+  </si>
+  <si>
+    <t>12-10-2026</t>
+  </si>
+  <si>
+    <t>Wed, 10/14/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Media Training Workshop on WTO, Global Trade and Multilateralism for Developing Country and LDC Journalists during Aid for Trade Global Review Week 2026</t>
+  </si>
+  <si>
+    <t>Fri, 10/30/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>TPR Follow-up Workshop</t>
+  </si>
+  <si>
+    <t>Belmopan</t>
+  </si>
+  <si>
+    <t>03-11-2026</t>
+  </si>
+  <si>
+    <t>Thu, 11/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>National workshop on Services focusing on negotiations and scheduling of specific commitments</t>
+  </si>
+  <si>
+    <t>Kyrgyz Republic</t>
+  </si>
+  <si>
+    <t>Bichkek</t>
+  </si>
+  <si>
+    <t>29-09-2026</t>
+  </si>
+  <si>
+    <t>National Workshop on E-commerce and Artificial Intelligence</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>22-09-2026</t>
+  </si>
+  <si>
+    <t>Thu, 09/24/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Transparency</t>
+  </si>
+  <si>
+    <t>National Workshop on Transparency</t>
+  </si>
+  <si>
+    <t>Macao, China</t>
+  </si>
+  <si>
+    <t>Wed, 09/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>WTO Introductory Trade Policy Course for least-developed countries (LDCs)</t>
+  </si>
+  <si>
+    <t>Fri, 11/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Other global activity</t>
+  </si>
+  <si>
+    <t>WTO/IMF-CEF Regional Workshop on Trade Negotiations Skills
+for Arab and Middle East Countries</t>
+  </si>
+  <si>
+    <t>11-10-2026</t>
+  </si>
+  <si>
+    <t>Thu, 10/15/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Coordinator</t>
+  </si>
+  <si>
+    <t>WTO-JVI REGIONAL WORKSHOP ON TRADE REMEDIES: INTRODUCTION TO THE WTO TRADE REMEDIES DISCIPLINES, UNDERSTANDING AND APPLICATION</t>
+  </si>
+  <si>
+    <t>Austria</t>
+  </si>
+  <si>
+    <t>JVI Vienna</t>
+  </si>
+  <si>
+    <t>French-Irish Mission Programme (FIMiP)</t>
+  </si>
+  <si>
+    <t>02-03-2027</t>
+  </si>
+  <si>
+    <t>Wed, 12/15/2027 - 00:00</t>
+  </si>
+  <si>
+    <t>French Irish Mission Programme</t>
+  </si>
+  <si>
+    <t>Ittc Officer</t>
+  </si>
+  <si>
+    <t>Netherlands Talent Programme (NTP)</t>
+  </si>
+  <si>
+    <t>Netherlands Talent Programme</t>
+  </si>
+  <si>
+    <t>Statistics</t>
+  </si>
+  <si>
+    <t>Services Trade Statistics Academy - Focus on LDCs</t>
+  </si>
+  <si>
+    <t>Fri, 10/16/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>2026 WTO Workshop on Subsidy Notifications (First Phase)</t>
+  </si>
+  <si>
     <t>10-11-2026</t>
   </si>
   <si>
     <t>Thu, 11/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Thematic course/Workshop</t>
-[...36 lines deleted...]
-    <t>United Arab Emirates</t>
+    <t>VIRTUAL REGIONAL WORKSHOP ON TRADE IN SERVICES FOR ARAB COUNTRIES</t>
   </si>
   <si>
     <t>AMF ABU DHABI</t>
   </si>
   <si>
-    <t>28-09-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Wed, 09/30/2026 - 00:00</t>
   </si>
   <si>
-    <t>Regional course/Workshop</t>
-[...8 lines deleted...]
-    <t>&lt;a href="/node/10891" hreflang="en"&gt;Solomons Islands - National Seminar on Trade Policy Review Follow-up and WTO Trade Negotiations&lt;/a&gt;</t>
+    <t>Solomons Islands - National Seminar on WTO Trade Negotiations</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>Honiara</t>
   </si>
   <si>
     <t>Fri, 10/02/2026 - 00:00</t>
   </si>
   <si>
-    <t>Approved</t>
-[...20 lines deleted...]
-    <t>&lt;a href="/node/10885" hreflang="en"&gt;Advanced Course on Trade in Services&lt;/a&gt;</t>
+    <t>Advanced Course on Trade in Services</t>
   </si>
   <si>
     <t>02-11-2026</t>
   </si>
   <si>
-    <t>Fri, 11/06/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Trade Negotiations Skills</t>
   </si>
   <si>
-    <t>&lt;a href="/node/10881" hreflang="en"&gt;WTO National Workshop on Negotiation Theory and Techniques&lt;/a&gt;</t>
-[...32 lines deleted...]
-    <t>&lt;a href="/node/10873" hreflang="en"&gt;Capacity Building Workshop on Import Licensing and Notifications&lt;/a&gt;</t>
+    <t>WTO National Workshop on Negotiation Theory and Techniques</t>
+  </si>
+  <si>
+    <t>Capacity Building Workshop on Import Licensing and Notifications</t>
   </si>
   <si>
     <t>23-09-2026</t>
   </si>
   <si>
-    <t>Fri, 09/25/2026 - 00:00</t>
-[...5 lines deleted...]
-    <t>&lt;a href="/node/10868" hreflang="en"&gt;Workshop for Heads of Investigating Authorities&lt;/a&gt;</t>
+    <t>Workshop for Heads of Investigating Authorities</t>
   </si>
   <si>
     <t>28-10-2026</t>
   </si>
   <si>
-    <t>Thu, 10/29/2026 - 00:00</t>
-[...170 lines deleted...]
-    <t>&lt;a href="/node/10805" hreflang="en"&gt;Course on Essentials for SPS Committee Participation &lt;/a&gt;</t>
+    <t>Fisheries Subsidies</t>
+  </si>
+  <si>
+    <t>WTO Workshop on Fisheries Subsidies for LDC Members</t>
+  </si>
+  <si>
+    <t>Course on Essentials for SPS Committee Participation</t>
   </si>
   <si>
     <t>01-10-2026</t>
   </si>
   <si>
     <t>Thu, 11/19/2026 - 00:00</t>
   </si>
   <si>
-    <t>&lt;a href="/node/10804" hreflang="en"&gt;Key elements for participating in the SPS Committee&lt;/a&gt;</t>
-[...44 lines deleted...]
-    <t>&lt;a href="/node/10778" hreflang="en"&gt;Regional Workshop on Trade in Services for GCC Members &lt;/a&gt;</t>
+    <t>GCC-WTO Regional workshop on Trade Negotiation Skills</t>
   </si>
   <si>
     <t>Saudi Arabia, Kingdom of</t>
   </si>
   <si>
     <t>Riyadh</t>
   </si>
   <si>
-    <t>07-06-2026</t>
-[...20 lines deleted...]
-    <t>Thu, 07/09/2026 - 00:00</t>
+    <t>13-09-2026</t>
+  </si>
+  <si>
+    <t>Wed, 09/16/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Workshop on the Agreement on Trade-Related Aspects of Intellectual Property Rights (TRIPS) with a focus on LDC Graduation and Trade and Public Health Issues</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>Dhaka</t>
+  </si>
+  <si>
+    <t>Government Procurement</t>
+  </si>
+  <si>
+    <t>National Workshop on the Government Procurement Agreement (GPA) 2012</t>
+  </si>
+  <si>
+    <t>Bishkek</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -816,65 +919,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H31"/>
+  <dimension ref="A1:H45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H31"/>
+      <selection activeCell="A1" sqref="A1:H45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="67.127" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="185.098" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
@@ -906,780 +1009,1138 @@
       </c>
       <c r="H2" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C4" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="D4" s="1"/>
+      <c r="E4" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="F4" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E4" s="1" t="s">
+      <c r="G4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="1" t="s">
+      <c r="H4" s="1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="E5" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="F5" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="E5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="1" t="s">
+      <c r="G5" s="1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>42</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E10" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="F10" s="1" t="s">
         <v>59</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E11" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="1" t="s">
+      <c r="F11" s="1" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="D12" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="E12" s="1" t="s">
+      <c r="F12" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="F12" s="1" t="s">
+      <c r="G12" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="G12" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H12" s="1" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>72</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="C14" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="1" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="D15" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" s="1" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="B16" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G16" s="1" t="s">
-        <v>87</v>
+        <v>14</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>32</v>
+        <v>86</v>
       </c>
       <c r="B17" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C17" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="1" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>89</v>
+        <v>64</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>87</v>
+        <v>14</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>91</v>
+        <v>32</v>
       </c>
       <c r="D18" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E18" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="E18" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="1" t="s">
-        <v>57</v>
+        <v>93</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>97</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>98</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>103</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="B21" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D21" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C21" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" s="1" t="s">
-        <v>42</v>
+        <v>92</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>43</v>
+        <v>107</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>112</v>
+        <v>54</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="F23" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="D23" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G23" s="1" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="F24" s="1" t="s">
         <v>118</v>
-      </c>
-[...13 lines deleted...]
-        <v>120</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>118</v>
+        <v>8</v>
       </c>
       <c r="B25" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D25" s="1" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>122</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>123</v>
+        <v>79</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>118</v>
+        <v>54</v>
       </c>
       <c r="B26" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C26" s="1" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>125</v>
+        <v>14</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>75</v>
+        <v>127</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="D27" s="1"/>
       <c r="E27" s="1" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B28" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D28" s="1" t="s">
-        <v>131</v>
+        <v>81</v>
       </c>
       <c r="E28" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F28" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="F28" s="1" t="s">
+      <c r="G28" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="G28" s="1" t="s">
+      <c r="H28" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="1"/>
+      <c r="B29" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="H28" s="1" t="s">
-[...7 lines deleted...]
-      <c r="B29" s="1" t="s">
+      <c r="C29" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="E29" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="F29" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="G29" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H29" s="1" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="B30" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C30" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C30" s="1" t="s">
+      <c r="D30" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="D30" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="1" t="s">
-        <v>142</v>
+        <v>117</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>143</v>
+        <v>118</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>144</v>
+        <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="B31" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H31" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="C31" s="1" t="s">
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B32" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="D31" s="1" t="s">
+      <c r="C32" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="E31" s="1" t="s">
+      <c r="H32" s="1" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="F31" s="1" t="s">
+      <c r="B33" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="G31" s="1" t="s">
+      <c r="C33" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="H31" s="1" t="s">
-        <v>37</v>
+      <c r="B44" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>