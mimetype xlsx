--- v1 (2026-01-22)
+++ v2 (2026-04-02)
@@ -12,341 +12,453 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Trade Topic</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Host Country</t>
   </si>
   <si>
     <t>Venue</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Activity Type</t>
   </si>
   <si>
     <t>eAR Status</t>
   </si>
   <si>
-    <t>Facilitación de las Inversiones para el Desarrollo (FID)</t>
-[...14 lines deleted...]
-    <t>Vie, 02/06/2026 - 00:00</t>
+    <t>Adhesiones</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10845" hreflang="es"&gt;TALLER SOBRE LA PREPARACIÓN DE LA 7.ª REUNIÓN DEL GRUPO DE TRABAJO &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Etiopía</t>
+  </si>
+  <si>
+    <t>Addis Ababa</t>
+  </si>
+  <si>
+    <t>08-04-2026</t>
+  </si>
+  <si>
+    <t>Jue, 04/09/2026 - 00:00</t>
   </si>
   <si>
     <t>Nacional</t>
   </si>
   <si>
-    <t>TAME(1)</t>
+    <t>Approved</t>
+  </si>
+  <si>
+    <t>Medio ambiente</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10843" hreflang="es"&gt;Taller virtual sobre Comercio y Medio Ambiente&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>El Salvador</t>
+  </si>
+  <si>
+    <t>09-04-2026</t>
+  </si>
+  <si>
+    <t>Vie, 04/10/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Taller virtual - Nacional</t>
+  </si>
+  <si>
+    <t>Division</t>
+  </si>
+  <si>
+    <t>Acceso a los mercados de las mercancías</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10839" hreflang="es"&gt;Taller regional sobre la resiliencia de la cadena de suministro: el uso de aranceles, licencias y restricciones cuantitativas por parte de los Miembros de la OMC para países de Europa Central y Oriental, Asia Central y el Cáucaso (CEECAC)&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Austria</t>
+  </si>
+  <si>
+    <t>Joint Vienna Institute, Vienna</t>
+  </si>
+  <si>
+    <t>29-06-2026</t>
+  </si>
+  <si>
+    <t>Jue, 07/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Regional course/Workshop</t>
   </si>
   <si>
     <t>Multi tema</t>
   </si>
   <si>
+    <t>&lt;a href="/es/node/10832" hreflang="es"&gt;Taller de la OMC sobre política de competencia, comercio y desarrollo&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Suiza</t>
+  </si>
+  <si>
+    <t>WTO</t>
+  </si>
+  <si>
+    <t>21-07-2026</t>
+  </si>
+  <si>
+    <t>Jue, 07/23/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Curso temático</t>
+  </si>
+  <si>
+    <t>Comercio de servicios</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10831" hreflang="es"&gt;Taller nacional sobre Comercio de Servicios y Comercio Gigital.&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Saint Kitts y Nevis</t>
+  </si>
+  <si>
+    <t>Basseterre</t>
+  </si>
+  <si>
+    <t>12-10-2026</t>
+  </si>
+  <si>
+    <t>Jue, 10/15/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Medidas comerciales correctivas</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10830" hreflang="es"&gt;Taller Nacional sobre Medidas Comerciales Correctivas&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Paraguay</t>
+  </si>
+  <si>
+    <t>Asunción</t>
+  </si>
+  <si>
+    <t>20-07-2026</t>
+  </si>
+  <si>
+    <t>Mié, 07/22/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Técnicas de negociación comercial</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10818" hreflang="es"&gt;Taller Nacional sobre Teoría y Técnicas de Negociación&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Ecuador</t>
+  </si>
+  <si>
+    <t>Quito</t>
+  </si>
+  <si>
+    <t>Ittc Officer</t>
+  </si>
+  <si>
+    <t>Transparencia</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10815" hreflang="es"&gt;Taller Nacional de notificatiónes&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Timor-Leste</t>
+  </si>
+  <si>
+    <t>Dili</t>
+  </si>
+  <si>
+    <t>08-06-2026</t>
+  </si>
+  <si>
+    <t>Jue, 06/11/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Agricultura</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10816" hreflang="es"&gt;45.ª Ronda de consultas sobre la ayuda al desarrollo en el sector del algodón&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>WTO, Geneva</t>
+  </si>
+  <si>
+    <t>04-05-2026</t>
+  </si>
+  <si>
+    <t>Lun, 05/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Normas (MSF, OTC)</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10813" hreflang="es"&gt;Taller sobre el Acuerdo sobre la Aplicación de Medidas sanitarias y Fitosanitarias (MSF) y el Acuerdo sobre Obstáculos Técnicos al Comercio (OTC)&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>27-05-2026</t>
+  </si>
+  <si>
+    <t>Vie, 05/29/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10794" hreflang="es"&gt;Taller nacional sobre notificaciones de la OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Tanzanía</t>
+  </si>
+  <si>
+    <t>Dodoma, Tanzania</t>
+  </si>
+  <si>
+    <t>21-04-2026</t>
+  </si>
+  <si>
+    <t>Vie, 04/24/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Medidas sanitarias y fitosanitarias (MSF)</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10812" hreflang="es"&gt;Taller temático del Comité SPS sobre transparencia &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>22-06-2026</t>
+  </si>
+  <si>
+    <t>Mar, 06/23/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Subvenciones a la pesca</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10808" hreflang="es"&gt;Taller de la OMC sobre subvenciones a la pesca para los Miembros menos adelantados&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>15-06-2026</t>
+  </si>
+  <si>
+    <t>Jue, 06/18/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10805" hreflang="es"&gt;Curso sobre los Aspectos Esenciales para la Participación en el Comité MSF &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>01-10-2026</t>
+  </si>
+  <si>
+    <t>Jue, 11/19/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Derechos de Propiedad Intelectual relacionados con el Comercio (ADPIC)</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10775" hreflang="es"&gt;Taller sobre el Acuerdo sobre los aspectos de los derechos de propiedad intelectual relacionados con el comercio (ADPIC) con enfoque en la graduación de los países menos adelantados y las cuestiones relacionadas con el comercio y la salud pública&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>Dhaka</t>
+  </si>
+  <si>
+    <t>Jue, 05/07/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10800" hreflang="es"&gt;Atelier national sur l&amp;#039;accord de l&amp;#039;OMC sur l&amp;#039;agriculture et les négociations agricoles&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Nigeria</t>
+  </si>
+  <si>
+    <t>Abuja</t>
+  </si>
+  <si>
+    <t>Vie, 06/26/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10792" hreflang="es"&gt;Conferencia anual del Programa de Catedrás de la OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Geneva</t>
+  </si>
+  <si>
+    <t>01-07-2026</t>
+  </si>
+  <si>
+    <t>Vie, 07/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Global</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10787" hreflang="es"&gt;TALLER NACIONAL SOBRE TÉCNICAS DE NEGOCIACIÓN COMERCIAL&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Oman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muscat </t>
+  </si>
+  <si>
+    <t>19-04-2026</t>
+  </si>
+  <si>
+    <t>Mié, 04/22/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ITTC officer</t>
+  </si>
+  <si>
     <t>&lt;a href="/es/node/10783" hreflang="es"&gt;Curso introductorio de la OMC sobre política comercial para los PMA&lt;/a&gt;</t>
   </si>
   <si>
-    <t>Suiza</t>
-[...4 lines deleted...]
-  <si>
     <t>20-04-2026</t>
   </si>
   <si>
     <t>Vie, 05/08/2026 - 00:00</t>
   </si>
   <si>
     <t>Other global activity</t>
   </si>
   <si>
-    <t>Ittc Officer</t>
-[...1 lines deleted...]
-  <si>
     <t>Otros asuntos</t>
   </si>
   <si>
-    <t>&lt;a href="/es/node/10781" hreflang="es"&gt;Taller sobre financiación del comercio: desarrollo de capacidades para bancos y pymes&lt;/a&gt;</t>
-[...2 lines deleted...]
-    <t>Tanzanía</t>
+    <t>&lt;a href="/es/node/10781" hreflang="es"&gt;Taller IFC-OMC sobre financiación del comercio: desarrollo de capacidades para bancos y pymes&lt;/a&gt;</t>
   </si>
   <si>
     <t>Dar es Salaam</t>
   </si>
   <si>
     <t>11-06-2026</t>
   </si>
   <si>
     <t>Vie, 06/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>ITTC officer</t>
-[...4 lines deleted...]
-  <si>
     <t>&lt;a href="/es/node/10782" hreflang="es"&gt;Taller sobre la aplicación del artículo 66.2 del ADPIC: Incentivos para la Transferencia de Technologia para los PMA&lt;/a&gt;</t>
   </si>
   <si>
-    <t>21-04-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Jue, 04/23/2026 - 00:00</t>
   </si>
   <si>
-    <t>Curso temático</t>
-[...11 lines deleted...]
-    <t>Oman</t>
+    <t>&lt;a href="/es/node/10773" hreflang="es"&gt;Taller nacional sobre SPS-TBT&lt;/a&gt;</t>
   </si>
   <si>
     <t>Muscat</t>
   </si>
   <si>
     <t>05-04-2026</t>
   </si>
   <si>
     <t>Mar, 04/07/2026 - 00:00</t>
   </si>
   <si>
-    <t>Adhesiones</t>
-[...37 lines deleted...]
-  <si>
     <t>&lt;a href="/es/node/10756" hreflang="es"&gt;Taller nacional sobre mecanismos de transparencia y notificaciones&lt;/a&gt;</t>
   </si>
   <si>
     <t>Kazajstán</t>
   </si>
   <si>
     <t>Astana</t>
   </si>
   <si>
-    <t>24-02-2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Contratación pública</t>
   </si>
   <si>
     <t>&lt;a href="/es/node/10757" hreflang="es"&gt;Taller mundial avanzado sobre el Acuerdo de Contratación Pública (ACP) 2012&lt;/a&gt;</t>
   </si>
   <si>
-    <t>Vie, 04/24/2026 - 00:00</t>
-[...68 lines deleted...]
-    <t>&lt;a href="/es/node/10557" hreflang="es"&gt;Taller regional para países africanos francófonos sobre comercio de servicios y comercio digital. &lt;/a&gt;</t>
+    <t>&lt;a href="/es/node/10645" hreflang="es"&gt;Taller nacional sobre los requisitos de notificación de la OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Dhaka (TBC)</t>
+  </si>
+  <si>
+    <t>27-04-2026</t>
+  </si>
+  <si>
+    <t>Jue, 04/30/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10557" hreflang="es"&gt;Taller regional para países africanos francófonos sobre comercio de servicios y comercio digital. &lt;br /&gt;
+ESTE TALLER SE POSPONE - SE COMUNICARÁN NUEVAS FECHAS EN BREVE&lt;/a&gt;</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
     <t>Cotonou</t>
   </si>
   <si>
     <t>13-04-2026</t>
   </si>
   <si>
     <t>Vie, 04/17/2026 - 00:00</t>
-  </si>
-[...16 lines deleted...]
-    <t>Mié, 02/18/2026 - 00:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -653,65 +765,65 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H17"/>
+  <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H17"/>
+      <selection activeCell="A1" sqref="A1:H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="253.51" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="342.059" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
@@ -733,423 +845,685 @@
         <v>11</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="D3" s="1"/>
+      <c r="E3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="F3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="G3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" s="1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C4" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="D4" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="E4" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E4" s="1" t="s">
+      <c r="F4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="1" t="s">
+      <c r="G4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="G4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4" s="1" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" s="1" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>41</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>47</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>48</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D8" s="1"/>
+      <c r="D8" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="E8" s="1" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="F8" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="1" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="C9" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="E9" s="1" t="s">
+      <c r="F9" s="1" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" s="1" t="s">
-        <v>20</v>
+        <v>63</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="D11" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="E11" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="E11" s="1" t="s">
+      <c r="F11" s="1" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>72</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>74</v>
+        <v>14</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="C13" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="F13" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D13" s="1"/>
-[...5 lines deleted...]
-      </c>
       <c r="G13" s="1" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>16</v>
+        <v>78</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D14" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="1" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>81</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>82</v>
+        <v>36</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>16</v>
+        <v>74</v>
       </c>
       <c r="B15" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F15" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>84</v>
+        <v>36</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>87</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E16" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="F16" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="1" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>85</v>
+        <v>60</v>
       </c>
       <c r="B17" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D17" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="E17" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F17" s="1" t="s">
         <v>93</v>
-      </c>
-[...7 lines deleted...]
-        <v>96</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H17" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H27" s="1" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>