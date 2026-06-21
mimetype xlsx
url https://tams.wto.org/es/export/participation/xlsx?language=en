--- v2 (2026-04-02)
+++ v3 (2026-06-21)
@@ -12,453 +12,432 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>Trade Topic</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Host Country</t>
   </si>
   <si>
     <t>Venue</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Activity Type</t>
   </si>
   <si>
     <t>eAR Status</t>
   </si>
   <si>
-    <t>Adhesiones</t>
-[...14 lines deleted...]
-    <t>Jue, 04/09/2026 - 00:00</t>
+    <t>Estadísticas</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10904" hreflang="es"&gt;Academia sobre estadísticas del comercio de servicios para los PMA.&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Suiza</t>
+  </si>
+  <si>
+    <t>WTO</t>
+  </si>
+  <si>
+    <t>12-10-2026</t>
+  </si>
+  <si>
+    <t>Vie, 10/16/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Curso temático</t>
+  </si>
+  <si>
+    <t>Division</t>
+  </si>
+  <si>
+    <t>Multi tema</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10900" hreflang="es"&gt;Taller nacional sobre los principios generales de la OMC y las negociaciones comerciales&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Camerún</t>
+  </si>
+  <si>
+    <t>Yaounde</t>
+  </si>
+  <si>
+    <t>07-07-2026</t>
+  </si>
+  <si>
+    <t>Vie, 07/10/2026 - 00:00</t>
   </si>
   <si>
     <t>Nacional</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
-    <t>Medio ambiente</t>
-[...17 lines deleted...]
-    <t>Division</t>
+    <t>Solución de Diferencias</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10898" hreflang="es"&gt;Patrocinio de la OMC de la Ronda Oral Final del Concurso John H. Jackson Moot Court sobre las normas de la OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>WTO, Geneva</t>
+  </si>
+  <si>
+    <t>23-06-2026</t>
+  </si>
+  <si>
+    <t>Sáb, 06/27/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>AT por otras instituciones - Global</t>
+  </si>
+  <si>
+    <t>Medidas comerciales correctivas</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10897" hreflang="es"&gt;Taller de la OMC de 2026 sobre notificaciones de subvenciones  (primera fase)&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>10-11-2026</t>
+  </si>
+  <si>
+    <t>Jue, 11/12/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Logistics</t>
+  </si>
+  <si>
+    <t>Normas (MSF, OTC)</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10895" hreflang="es"&gt;COMORAS: Taller nacional sobre calidad, normalización y medidas sanitarias y fitosanitarias (SPS) / Organismos de Comercio Exterior (OTC) &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Comoras</t>
+  </si>
+  <si>
+    <t>Moroni</t>
+  </si>
+  <si>
+    <t>22-06-2026</t>
+  </si>
+  <si>
+    <t>Jue, 06/25/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10891" hreflang="es"&gt;Islas Salomón – Seminario nacional de seguimiento del Examen de las Políticas Comerciales y de las negociaciones comerciales de la OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Islas Salomón</t>
+  </si>
+  <si>
+    <t>Honiara</t>
+  </si>
+  <si>
+    <t>28-09-2026</t>
+  </si>
+  <si>
+    <t>Vie, 10/02/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Comercio de servicios</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10892" hreflang="es"&gt;TALLER REGIONAL SOBRE EL COMERCIO DE SERVICIOS PARA LOS PAÍSES ÁRABES&lt;br /&gt;
+&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Emiratos Árabes Unidos</t>
+  </si>
+  <si>
+    <t>AMF ABU DHABI</t>
+  </si>
+  <si>
+    <t>Mié, 09/30/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Regional course/Workshop</t>
+  </si>
+  <si>
+    <t>ITTC Director</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10886" hreflang="es"&gt;Taller Nacional sobre Investigaciones de Defensa Comercial en la OMC &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Paraguay</t>
+  </si>
+  <si>
+    <t>Asunción</t>
+  </si>
+  <si>
+    <t>21-07-2026</t>
+  </si>
+  <si>
+    <t>Jue, 07/23/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10885" hreflang="es"&gt;Curso avanzado sobre comercio de servicios&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>02-11-2026</t>
+  </si>
+  <si>
+    <t>Vie, 11/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Técnicas de negociación comercial</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10881" hreflang="es"&gt;Taller Nacional de la OMC sobre Teoría y Técnicas de Negociación&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Colombia</t>
+  </si>
+  <si>
+    <t>Bogotá</t>
+  </si>
+  <si>
+    <t>27-10-2026</t>
+  </si>
+  <si>
+    <t>Vie, 10/30/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Licencias de importación</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10873" hreflang="es"&gt;Taller de fortalecimiento de capacidades sobre licencias de importación y notificaciones&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>23-09-2026</t>
+  </si>
+  <si>
+    <t>Vie, 09/25/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10865" hreflang="es"&gt;Taller nacional de la OMC sobre teoría y técnicas de negociación&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Guatemala</t>
+  </si>
+  <si>
+    <t>Guatemala city</t>
+  </si>
+  <si>
+    <t>Vie, 07/24/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10868" hreflang="es"&gt;Taller dirigido a los responsables de las autoridades investigadoras.&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>28-10-2026</t>
+  </si>
+  <si>
+    <t>Jue, 10/29/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Agricultura</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10861" hreflang="es"&gt;Taller avanzado sobre notificaciones en agricultura&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>01-09-2026</t>
+  </si>
+  <si>
+    <t>Vie, 09/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Acuerdo sobre Tecnología de la Información y acuerdos sectoriales</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10857" hreflang="es"&gt;Taller nacional sobre la ampliación de la ITA &lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Viet Nam</t>
+  </si>
+  <si>
+    <t>Hanoi</t>
+  </si>
+  <si>
+    <t>08-07-2026</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10855" hreflang="es"&gt;Curso avanzado de política comercial&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Vie, 12/11/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Curso avanzado de política comercial aplicado</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/10854" hreflang="es"&gt;Curso avanzado de política comercial&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Vie, 10/09/2026 - 00:00</t>
   </si>
   <si>
     <t>Acceso a los mercados de las mercancías</t>
   </si>
   <si>
     <t>&lt;a href="/es/node/10839" hreflang="es"&gt;Taller regional sobre la resiliencia de la cadena de suministro: el uso de aranceles, licencias y restricciones cuantitativas por parte de los Miembros de la OMC para países de Europa Central y Oriental, Asia Central y el Cáucaso (CEECAC)&lt;/a&gt;</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>Joint Vienna Institute, Vienna</t>
   </si>
   <si>
     <t>29-06-2026</t>
   </si>
   <si>
     <t>Jue, 07/02/2026 - 00:00</t>
   </si>
   <si>
-    <t>Regional course/Workshop</t>
-[...4 lines deleted...]
-  <si>
     <t>&lt;a href="/es/node/10832" hreflang="es"&gt;Taller de la OMC sobre política de competencia, comercio y desarrollo&lt;/a&gt;</t>
   </si>
   <si>
-    <t>Suiza</t>
-[...41 lines deleted...]
-    <t>Asunción</t>
+    <t>&lt;a href="/es/node/10818" hreflang="es"&gt;Taller Nacional sobre Teoría y Técnicas de Negociación&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Ecuador</t>
+  </si>
+  <si>
+    <t>Quito</t>
   </si>
   <si>
     <t>20-07-2026</t>
   </si>
   <si>
-    <t>Mié, 07/22/2026 - 00:00</t>
-[...13 lines deleted...]
-  <si>
     <t>Ittc Officer</t>
   </si>
   <si>
-    <t>Transparencia</t>
-[...58 lines deleted...]
-  <si>
     <t>Medidas sanitarias y fitosanitarias (MSF)</t>
   </si>
   <si>
     <t>&lt;a href="/es/node/10812" hreflang="es"&gt;Taller temático del Comité SPS sobre transparencia &lt;/a&gt;</t>
   </si>
   <si>
-    <t>22-06-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Mar, 06/23/2026 - 00:00</t>
   </si>
   <si>
-    <t>Subvenciones a la pesca</t>
-[...10 lines deleted...]
-  <si>
     <t>&lt;a href="/es/node/10805" hreflang="es"&gt;Curso sobre los Aspectos Esenciales para la Participación en el Comité MSF &lt;/a&gt;</t>
   </si>
   <si>
     <t>01-10-2026</t>
   </si>
   <si>
     <t>Jue, 11/19/2026 - 00:00</t>
   </si>
   <si>
-    <t>Derechos de Propiedad Intelectual relacionados con el Comercio (ADPIC)</t>
-[...13 lines deleted...]
-  <si>
     <t>&lt;a href="/es/node/10800" hreflang="es"&gt;Atelier national sur l&amp;#039;accord de l&amp;#039;OMC sur l&amp;#039;agriculture et les négociations agricoles&lt;/a&gt;</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>Abuja</t>
   </si>
   <si>
     <t>Vie, 06/26/2026 - 00:00</t>
   </si>
   <si>
     <t>&lt;a href="/es/node/10792" hreflang="es"&gt;Conferencia anual del Programa de Catedrás de la OMC&lt;/a&gt;</t>
   </si>
   <si>
     <t>Geneva</t>
   </si>
   <si>
     <t>01-07-2026</t>
   </si>
   <si>
     <t>Vie, 07/03/2026 - 00:00</t>
   </si>
   <si>
     <t>Global</t>
   </si>
   <si>
-    <t>&lt;a href="/es/node/10787" hreflang="es"&gt;TALLER NACIONAL SOBRE TÉCNICAS DE NEGOCIACIÓN COMERCIAL&lt;/a&gt;</t>
-[...90 lines deleted...]
-ESTE TALLER SE POSPONE - SE COMUNICARÁN NUEVAS FECHAS EN BREVE&lt;/a&gt;</t>
+    <t>&lt;a href="/es/node/10557" hreflang="es"&gt;Taller regional para países africanos francófonos sobre comercio de servicios y comercio digital. &lt;/a&gt;</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
     <t>Cotonou</t>
   </si>
   <si>
-    <t>13-04-2026</t>
-[...2 lines deleted...]
-    <t>Vie, 04/17/2026 - 00:00</t>
+    <t>06-07-2026</t>
+  </si>
+  <si>
+    <t>Jue, 07/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>&lt;a href="/es/node/9685" hreflang="es"&gt;Taller sobre la base de datos de la OMC&lt;/a&gt;</t>
+  </si>
+  <si>
+    <t>Senegal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dakar </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -773,58 +752,58 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="83.694" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="332.633" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -845,686 +824,688 @@
         <v>11</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="1"/>
+      <c r="D3" s="1" t="s">
+        <v>19</v>
+      </c>
       <c r="E3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D5" s="1" t="s">
+      <c r="F5" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="G5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" s="1" t="s">
         <v>34</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="D6" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="E6" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="F6" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E6" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G6" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="E7" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="F7" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D7" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G7" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="E8" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="F8" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="G8" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="H8" s="1" t="s">
         <v>52</v>
-      </c>
-[...10 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="E9" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="F9" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="E9" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G9" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G10" s="1" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E11" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="F11" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C11" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G11" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="F12" s="1" t="s">
         <v>70</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F13" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B13" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G13" s="1" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="E16" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F16" s="1" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>91</v>
+        <v>10</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>76</v>
+        <v>39</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>14</v>
+        <v>89</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>96</v>
+        <v>39</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>106</v>
+        <v>56</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>107</v>
+        <v>57</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>108</v>
+        <v>14</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>109</v>
+        <v>61</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>113</v>
+        <v>57</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>65</v>
+        <v>104</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>20</v>
+        <v>113</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>123</v>
+        <v>16</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>33</v>
+        <v>115</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>73</v>
+        <v>117</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>36</v>
+        <v>118</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>132</v>
+        <v>116</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>133</v>
+        <v>97</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>