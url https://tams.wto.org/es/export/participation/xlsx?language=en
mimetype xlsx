--- v3 (2026-06-21)
+++ v4 (2026-08-20)
@@ -12,432 +12,518 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Trade Topic</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Host Country</t>
   </si>
   <si>
     <t>Venue</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Activity Type</t>
   </si>
   <si>
     <t>eAR Status</t>
   </si>
   <si>
+    <t>Multi tema</t>
+  </si>
+  <si>
+    <t>3.er taller de seguimiento del examen de las políticas comerciales de Camboya</t>
+  </si>
+  <si>
+    <t>Camboya</t>
+  </si>
+  <si>
+    <t>Phnom Penh</t>
+  </si>
+  <si>
+    <t>19-10-2026</t>
+  </si>
+  <si>
+    <t>Mié, 10/21/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Nacional</t>
+  </si>
+  <si>
+    <t>Division</t>
+  </si>
+  <si>
+    <t>Medidas comerciales correctivas</t>
+  </si>
+  <si>
+    <t>Taller nacional sobre medidas comerciales correctivasen español</t>
+  </si>
+  <si>
+    <t>Uzbekistán</t>
+  </si>
+  <si>
+    <t>Tashkent</t>
+  </si>
+  <si>
+    <t>14-09-2026</t>
+  </si>
+  <si>
+    <t>Vie, 09/18/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Approved</t>
+  </si>
+  <si>
+    <t>Agricultura</t>
+  </si>
+  <si>
+    <t>Taller Nacional sobre el Acuerdo sobre la Agricultura y sus notificaciones</t>
+  </si>
+  <si>
+    <t>Colombia</t>
+  </si>
+  <si>
+    <t>Bogotá</t>
+  </si>
+  <si>
+    <t>01-12-2026</t>
+  </si>
+  <si>
+    <t>Jue, 12/03/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Comercio de servicios</t>
+  </si>
+  <si>
+    <t>Taller nacional sobre el Comercio de Servicios para el Desarrollo</t>
+  </si>
+  <si>
+    <t>Belize</t>
+  </si>
+  <si>
+    <t>Belize City</t>
+  </si>
+  <si>
+    <t>Jue, 10/22/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Transparencia</t>
+  </si>
+  <si>
+    <t>Taller Nacional sobre Transparencia</t>
+  </si>
+  <si>
+    <t>Macao, China</t>
+  </si>
+  <si>
+    <t>07-09-2026</t>
+  </si>
+  <si>
+    <t>Mié, 09/09/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>ITTC officer</t>
+  </si>
+  <si>
+    <t>El comercio de servicios para el desarrollo en Asia y el Pacífico: conferencia y curso regional para determinadas economías</t>
+  </si>
+  <si>
+    <t>Filipinas</t>
+  </si>
+  <si>
+    <t>Manila</t>
+  </si>
+  <si>
+    <t>28-09-2026</t>
+  </si>
+  <si>
+    <t>Jue, 10/01/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Regional course/Workshop</t>
+  </si>
+  <si>
+    <t>TAME(1)</t>
+  </si>
+  <si>
+    <t>Adhesiones</t>
+  </si>
+  <si>
+    <t>Formación sobre las normas de la OMC en las negociaciones de adhesión</t>
+  </si>
+  <si>
+    <t>Suiza</t>
+  </si>
+  <si>
+    <t>WTO</t>
+  </si>
+  <si>
+    <t>09-11-2026</t>
+  </si>
+  <si>
+    <t>Vie, 11/13/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Curso temático</t>
+  </si>
+  <si>
+    <t>Logistics</t>
+  </si>
+  <si>
+    <t>Taller nacional sobre el Acuerdo General sobre el Comercio de Servicios (AGCS)</t>
+  </si>
+  <si>
+    <t>República Dominicana</t>
+  </si>
+  <si>
+    <t>26-10-2026</t>
+  </si>
+  <si>
+    <t>Jue, 10/29/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Medidas sanitarias y fitosanitarias (MSF)</t>
+  </si>
+  <si>
+    <t>TALLER SOBRE EL ACUERDO SOBRE LA APLICACIÓN DE MEDIDAS SANITARIAS Y FITOSANITARIAS</t>
+  </si>
+  <si>
+    <t>Brasil</t>
+  </si>
+  <si>
+    <t>Brasilia</t>
+  </si>
+  <si>
+    <t>Zambia – Taller nacional sobre el comercio de servicios en el marco del Programa "Comercio de Servicios para el Desarrollo" (TS4D)</t>
+  </si>
+  <si>
+    <t>Zambia</t>
+  </si>
+  <si>
+    <t>Lusaka</t>
+  </si>
+  <si>
+    <t>08-12-2026</t>
+  </si>
+  <si>
+    <t>Vie, 12/11/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Solución de Diferencias</t>
+  </si>
+  <si>
+    <t>Curso Avanzado sobre Solución de Diferencias</t>
+  </si>
+  <si>
+    <t>23-11-2026</t>
+  </si>
+  <si>
+    <t>Vie, 11/27/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Licencias de importación</t>
+  </si>
+  <si>
+    <t>JORNADA NACIONAL SOBRE LOS PROCEDIMIENTOS DE LICENCIAS DE IMPORTACIÓN Y LAS NOTIFICACIONES</t>
+  </si>
+  <si>
+    <t>Marruecos</t>
+  </si>
+  <si>
+    <t>Rabat</t>
+  </si>
+  <si>
+    <t>27-10-2026</t>
+  </si>
+  <si>
+    <t>OMC y el FMI-CEF Taller regional sobre medidas comerciales correctivas para los países árabes y de Oriente Medio</t>
+  </si>
+  <si>
+    <t>Kuwait, Estado de</t>
+  </si>
+  <si>
+    <t>IMF/CEF Center, Kuwait City</t>
+  </si>
+  <si>
+    <t>Mié, 11/25/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Taller de la OMC sobre el Comercio de Servicios para el Desarrollo de los Países Menos Adelantados (PMA)</t>
+  </si>
+  <si>
+    <t>República Democrática Popular Lao</t>
+  </si>
+  <si>
+    <t>Vientiane</t>
+  </si>
+  <si>
+    <t>12-10-2026</t>
+  </si>
+  <si>
+    <t>Mié, 10/14/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Taller de formación en medios sobre la OMC, el comercio mundial y el multilateralismo, dirigido a periodistas de países en desarrollo y de los países menos adelantados (PMA), durante la Semana del Examen Global de la Ayuda para el Comercio de 2026.</t>
+  </si>
+  <si>
+    <t>Vie, 10/30/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Taller de seguimiento de TPR</t>
+  </si>
+  <si>
+    <t>Belmopan</t>
+  </si>
+  <si>
+    <t>03-11-2026</t>
+  </si>
+  <si>
+    <t>Jue, 11/05/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Taller nacional sobre servicios centrado en las negociaciones y la programación de compromisos específicos</t>
+  </si>
+  <si>
+    <t>República Kirguisa</t>
+  </si>
+  <si>
+    <t>Bichkek</t>
+  </si>
+  <si>
+    <t>29-09-2026</t>
+  </si>
+  <si>
+    <t>Taller nacional sobre comercio electrónico e inteligencia artificial</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>22-09-2026</t>
+  </si>
+  <si>
+    <t>Jue, 09/24/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Post-TPR actividad nacional sobre política comercial</t>
+  </si>
+  <si>
+    <t>Gambia</t>
+  </si>
+  <si>
+    <t>Banjul</t>
+  </si>
+  <si>
+    <t>01-09-2026</t>
+  </si>
+  <si>
+    <t>Vie, 09/04/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Curso introductorio de la OMC sobre política comercial para los países menos adelantados (PMA)</t>
+  </si>
+  <si>
+    <t>Vie, 11/06/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Other global activity</t>
+  </si>
+  <si>
+    <t>TALLER REGIONAL OMC-JVI SOBRE MEDIDAS COMERCIALES CORRECTIVAS: INTRODUCCIÓN A LAS DISCIPLINAS DE LA OMC EN MATERIA DE MEDIDAS COMERCIALES CORRECTIVAS, SU COMPRENSIÓN Y APLICACIÓN</t>
+  </si>
+  <si>
+    <t>Austria</t>
+  </si>
+  <si>
+    <t>JVI Vienna</t>
+  </si>
+  <si>
+    <t>Programa Francia e Irlanda para las misiones (FIMiP)</t>
+  </si>
+  <si>
+    <t>WTO, Geneva</t>
+  </si>
+  <si>
+    <t>02-03-2027</t>
+  </si>
+  <si>
+    <t>Mié, 12/15/2027 - 00:00</t>
+  </si>
+  <si>
+    <t>Programa Francia e Irlanda para las misiones</t>
+  </si>
+  <si>
+    <t>Ittc Officer</t>
+  </si>
+  <si>
+    <t>Programa para Talentos de los Países Bajos (NTP)</t>
+  </si>
+  <si>
+    <t>Programa para Talentos de los Países Bajos</t>
+  </si>
+  <si>
     <t>Estadísticas</t>
   </si>
   <si>
-    <t>&lt;a href="/es/node/10904" hreflang="es"&gt;Academia sobre estadísticas del comercio de servicios para los PMA.&lt;/a&gt;</t>
-[...8 lines deleted...]
-    <t>12-10-2026</t>
+    <t>Academia sobre estadísticas del comercio de servicios - Edición centrada en los PMA</t>
   </si>
   <si>
     <t>Vie, 10/16/2026 - 00:00</t>
   </si>
   <si>
-    <t>Curso temático</t>
-[...50 lines deleted...]
-    <t>&lt;a href="/es/node/10897" hreflang="es"&gt;Taller de la OMC de 2026 sobre notificaciones de subvenciones  (primera fase)&lt;/a&gt;</t>
+    <t>Taller de la OMC de 2026 sobre notificaciones de subvenciones  (primera fase)</t>
   </si>
   <si>
     <t>10-11-2026</t>
   </si>
   <si>
     <t>Jue, 11/12/2026 - 00:00</t>
   </si>
   <si>
-    <t>Logistics</t>
-[...20 lines deleted...]
-    <t>&lt;a href="/es/node/10891" hreflang="es"&gt;Islas Salomón – Seminario nacional de seguimiento del Examen de las Políticas Comerciales y de las negociaciones comerciales de la OMC&lt;/a&gt;</t>
+    <t>Islas Salomón – Seminario nacional sobre las negociaciones comerciales de la OMC</t>
   </si>
   <si>
     <t>Islas Salomón</t>
   </si>
   <si>
     <t>Honiara</t>
   </si>
   <si>
-    <t>28-09-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Vie, 10/02/2026 - 00:00</t>
   </si>
   <si>
-    <t>Comercio de servicios</t>
-[...3 lines deleted...]
-&lt;/a&gt;</t>
+    <t>TALLER REGIONAL VIRTUAL SOBRE EL COMERCIO DE SERVICIOS PARA LOS PAÍSES ÁRABES</t>
   </si>
   <si>
     <t>Emiratos Árabes Unidos</t>
   </si>
   <si>
     <t>AMF ABU DHABI</t>
   </si>
   <si>
     <t>Mié, 09/30/2026 - 00:00</t>
   </si>
   <si>
-    <t>Regional course/Workshop</t>
-[...20 lines deleted...]
-    <t>&lt;a href="/es/node/10885" hreflang="es"&gt;Curso avanzado sobre comercio de servicios&lt;/a&gt;</t>
+    <t>Curso avanzado sobre comercio de servicios</t>
   </si>
   <si>
     <t>02-11-2026</t>
   </si>
   <si>
-    <t>Vie, 11/06/2026 - 00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Técnicas de negociación comercial</t>
   </si>
   <si>
-    <t>&lt;a href="/es/node/10881" hreflang="es"&gt;Taller Nacional de la OMC sobre Teoría y Técnicas de Negociación&lt;/a&gt;</t>
-[...17 lines deleted...]
-    <t>&lt;a href="/es/node/10873" hreflang="es"&gt;Taller de fortalecimiento de capacidades sobre licencias de importación y notificaciones&lt;/a&gt;</t>
+    <t>Taller Nacional de la OMC sobre Teoría y Técnicas de Negociación</t>
+  </si>
+  <si>
+    <t>Taller de fortalecimiento de capacidades sobre licencias de importación y notificaciones</t>
   </si>
   <si>
     <t>23-09-2026</t>
   </si>
   <si>
     <t>Vie, 09/25/2026 - 00:00</t>
   </si>
   <si>
-    <t>&lt;a href="/es/node/10865" hreflang="es"&gt;Taller nacional de la OMC sobre teoría y técnicas de negociación&lt;/a&gt;</t>
-[...11 lines deleted...]
-    <t>&lt;a href="/es/node/10868" hreflang="es"&gt;Taller dirigido a los responsables de las autoridades investigadoras.&lt;/a&gt;</t>
+    <t>Taller dirigido a los responsables de las autoridades investigadoras.</t>
   </si>
   <si>
     <t>28-10-2026</t>
   </si>
   <si>
-    <t>Jue, 10/29/2026 - 00:00</t>
-[...89 lines deleted...]
-    <t>&lt;a href="/es/node/10805" hreflang="es"&gt;Curso sobre los Aspectos Esenciales para la Participación en el Comité MSF &lt;/a&gt;</t>
+    <t>Taller avanzado sobre notificaciones en agricultura</t>
+  </si>
+  <si>
+    <t>Subvenciones a la pesca</t>
+  </si>
+  <si>
+    <t>Taller de la OMC sobre subvenciones a la pesca para los Miembros menos adelantados</t>
+  </si>
+  <si>
+    <t>Curso sobre los Aspectos Esenciales para la Participación en el Comité MSF</t>
   </si>
   <si>
     <t>01-10-2026</t>
   </si>
   <si>
     <t>Jue, 11/19/2026 - 00:00</t>
   </si>
   <si>
-    <t>&lt;a href="/es/node/10800" hreflang="es"&gt;Atelier national sur l&amp;#039;accord de l&amp;#039;OMC sur l&amp;#039;agriculture et les négociations agricoles&lt;/a&gt;</t>
-[...47 lines deleted...]
-    <t xml:space="preserve">Dakar </t>
+    <t>CCG-OMC Taller regional sobre técnicas de negociación comercial</t>
+  </si>
+  <si>
+    <t>Arabia Saudita, Reino de la</t>
+  </si>
+  <si>
+    <t>Riyadh</t>
+  </si>
+  <si>
+    <t>13-09-2026</t>
+  </si>
+  <si>
+    <t>Mié, 09/16/2026 - 00:00</t>
+  </si>
+  <si>
+    <t>Contratación pública</t>
+  </si>
+  <si>
+    <t>Taller nacional sobre el Acuerdo de Contratación Pública (GPA) 2012</t>
+  </si>
+  <si>
+    <t>Bishkek</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -744,66 +830,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H27"/>
+  <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H27"/>
+      <selection activeCell="A1" sqref="A1:H37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="77.695" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="293.643" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="54.13" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -834,678 +920,932 @@
       </c>
       <c r="H2" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C4" s="1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" s="1" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>33</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="C6" s="1" t="s">
+      <c r="D6" s="1"/>
+      <c r="E6" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="F6" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E6" s="1" t="s">
+      <c r="G6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="1" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="B7" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="E7" s="1" t="s">
+      <c r="F7" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="F7" s="1" t="s">
+      <c r="G7" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="G7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H7" s="1" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="D9" s="1"/>
       <c r="E9" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>10</v>
+        <v>78</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>11</v>
+        <v>79</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>78</v>
+        <v>29</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>10</v>
+        <v>82</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>82</v>
+        <v>8</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>84</v>
+        <v>49</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>21</v>
+        <v>87</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>89</v>
+        <v>14</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>39</v>
+        <v>95</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>91</v>
+        <v>44</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>89</v>
+        <v>14</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="D19" s="1"/>
       <c r="E19" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>61</v>
+        <v>8</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>100</v>
+        <v>49</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>101</v>
+        <v>50</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>57</v>
+        <v>106</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>22</v>
+        <v>107</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>103</v>
+        <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>11</v>
+        <v>110</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>104</v>
+        <v>8</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>14</v>
+        <v>115</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>23</v>
+        <v>116</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>78</v>
+        <v>8</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>111</v>
+        <v>49</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>39</v>
+        <v>113</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>22</v>
+        <v>118</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>23</v>
+        <v>116</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>16</v>
+        <v>119</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>115</v>
+        <v>50</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>118</v>
+        <v>53</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>46</v>
+        <v>16</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>120</v>
+        <v>49</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>121</v>
+        <v>50</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>116</v>
+        <v>43</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>97</v>
+        <v>128</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="H27" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="1" t="s">
         <v>23</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>